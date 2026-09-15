--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -85,51 +85,51 @@
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 06:31</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>