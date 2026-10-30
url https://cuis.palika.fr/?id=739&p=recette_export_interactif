--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -112,51 +112,51 @@
   <si>
     <t xml:space="preserve">    FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE JAUNE</t>
   </si>
   <si>
     <t xml:space="preserve">    MARGARINE NORMALE</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    Levure</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>CRÈME PATISSIÈRE 1</t>
   </si>
   <si>
     <t>référence : 0,15 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>CRÈME PATISSIÈRE 1  00000145</t>
   </si>
   <si>
     <t xml:space="preserve">    LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    mazena</t>
   </si>
   <si>
     <t>CRÈME CHANTILLY</t>
   </si>
   <si>
     <t>référence : 1,08 kg — lot unique couvrant tous les usages</t>
   </si>
@@ -275,50 +275,53 @@
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -437,62 +440,65 @@
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE tarte au sucre, 28cm
 COPIE DE tarte au pomme, 28cm
 COPIE DE tarte à la rubarbe
 </t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>15</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -553,62 +559,65 @@
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE FOND DE TARTE,25 CM.
 </t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -781,62 +790,65 @@
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE PâTE à TARTE
 </t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>32</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -937,62 +949,65 @@
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>38</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="12">
@@ -1065,51 +1080,51 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>14</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>tarte au sucre cassonade, 28cm</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>