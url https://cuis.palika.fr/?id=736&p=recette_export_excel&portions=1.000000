--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>tarte à la rubarbe, 28 cm</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>00001164</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Tartes et tartelettes (PAT.TARTES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -70,201 +70,210 @@
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus Clipper 1992 validé conforme au DBF original — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>CUIS Clipper 1992 — Base originale (CLI.1992)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Archive DOSBox — LIEN.DBF/OBJET.DBF originaux (CLI.1992.DOSBOX)</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 17:41</t>
+    <t>30/10/2026 18:44</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001171</t>
+  </si>
+  <si>
+    <t>GELFIX</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>00000022</t>
+  </si>
+  <si>
+    <t>BROYAGE D'AMANDES 50/50</t>
+  </si>
+  <si>
+    <t>Praliné, pâte d'amande, massepain</t>
+  </si>
+  <si>
+    <t>00000139</t>
+  </si>
+  <si>
+    <t>FARINE (000)</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000002</t>
+  </si>
+  <si>
+    <t>FARINE (FLEUR DE FROMENT)</t>
+  </si>
+  <si>
+    <t>00000048</t>
+  </si>
+  <si>
+    <t>BEURRE</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>00001161</t>
+  </si>
+  <si>
+    <t>BEURRE JAUNE</t>
+  </si>
+  <si>
+    <t>00000050</t>
+  </si>
+  <si>
+    <t>MARGARINE NORMALE</t>
   </si>
   <si>
     <t>00001163</t>
   </si>
   <si>
     <t>Rubarbe</t>
   </si>
   <si>
-    <t>FOURNISSEUR</t>
-[...50 lines deleted...]
-    <t>Produits laitiers</t>
+    <t>Légumes</t>
   </si>
   <si>
     <t>00001140</t>
   </si>
   <si>
     <t>Levure</t>
   </si>
   <si>
-    <t>00000050</t>
-[...2 lines deleted...]
-    <t>MARGARINE NORMALE</t>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>00000061</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>00000003</t>
   </si>
   <si>
     <t>SUCRE (S2)</t>
   </si>
   <si>
-    <t>Sucres Mat. prem.</t>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Tartes et tartelettes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FOND DE TARTE,28 CM.</t>
   </si>
@@ -292,51 +301,51 @@
   <si>
     <t xml:space="preserve">            ↳ MARGARINE NORMALE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SEL</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Levure</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ T.P.T.FARINE,SUCRE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Rubarbe</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GELFIX</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -505,50 +514,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -590,105 +602,108 @@
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="4">
         <v>15</v>
       </c>
       <c r="B10" t="s" s="4">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="4">
         <v>17</v>
       </c>
       <c r="B11" s="5">
-        <v>1.3054777992982</v>
+        <v>1.5306146414035</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B12" s="5">
-        <v>1.3054777992982</v>
+        <v>1.5306146414035</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="6">
         <v>19</v>
       </c>
       <c r="B14" t="s" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="6">
         <v>20</v>
       </c>
       <c r="B15" s="7">
-        <v>1.3054777992982</v>
+        <v>1.5306146414035</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -746,1080 +761,1089 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>32</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="3">
+      <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="10">
-        <v>0.625</v>
+        <v>0.105263</v>
       </c>
       <c r="E7" s="12">
         <f>D7*$B$2</f>
-        <v>0.625</v>
+        <v>0.105263</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="5">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.0043000065</f>
+        <v>0.000453</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="10">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="12">
         <f>D8*$B$2</f>
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G8" s="5">
-        <f>E8*3.3465666667</f>
-        <v>0.334657</v>
+        <f>E8*0.2976</f>
+        <v>0.0744</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D9" s="10">
-        <v>0.526316</v>
+        <v>0.1</v>
       </c>
       <c r="E9" s="12">
         <f>D9*$B$2</f>
-        <v>0.526316</v>
+        <v>0.1</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G9" s="5">
-        <f>E9*0.4898358041</f>
-        <v>0.257808</v>
+        <f>E9*3.3465666667</f>
+        <v>0.334657</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D10" s="10">
-        <v>0.05</v>
+        <v>0.526316</v>
       </c>
       <c r="E10" s="12">
         <f>D10*$B$2</f>
-        <v>0.05</v>
+        <v>0.526316</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="5">
-        <f>E10*0.022064</f>
-        <v>0.001103</v>
+        <f>E10*0.4898358041</f>
+        <v>0.257808</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="10">
-        <v>0.052632</v>
+        <v>0.05</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$2</f>
-        <v>0.052632</v>
+        <v>0.05</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G11" s="5">
-        <f>E11*3.9513683891</f>
-        <v>0.207968</v>
+        <f>E11*0.022064</f>
+        <v>0.001103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D12" s="10">
-        <v>0.25</v>
+        <v>0.052632</v>
       </c>
       <c r="E12" s="12">
         <f>D12*$B$2</f>
-        <v>0.25</v>
+        <v>0.052632</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G12" s="5">
-        <f>E12*0.2976</f>
-        <v>0.0744</v>
+        <f>E12*3.9513683891</f>
+        <v>0.207968</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D13" s="10">
         <v>0.052632</v>
       </c>
       <c r="E13" s="12">
         <f>D13*$B$2</f>
         <v>0.052632</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G13" s="5">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D14" s="10">
-        <v>0.031579</v>
+        <v>0.131579</v>
       </c>
       <c r="E14" s="12">
         <f>D14*$B$2</f>
-        <v>0.031579</v>
+        <v>0.131579</v>
       </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G14" s="5">
-        <f>E14*0.1238997935</f>
-        <v>0.003913</v>
+        <f>E14*0.0336999865</f>
+        <v>0.004434</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D15" s="10">
-        <v>0.131579</v>
+        <v>0.625</v>
       </c>
       <c r="E15" s="12">
         <f>D15*$B$2</f>
-        <v>0.131579</v>
+        <v>0.625</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G15" s="5">
-        <f>E15*0.0336999865</f>
-        <v>0.004434</v>
+        <f>E15*0.36</f>
+        <v>0.225</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D16" s="10">
-        <v>1.052632</v>
+        <v>0.031579</v>
       </c>
       <c r="E16" s="12">
         <f>D16*$B$2</f>
-        <v>1.052632</v>
+        <v>0.031579</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="G16" s="5">
-        <f>E16*0.269999892</f>
-        <v>0.284211</v>
+        <f>E16*0.1238997935</f>
+        <v>0.003913</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D17" s="10">
-        <v>0.105263</v>
+        <v>1.052632</v>
       </c>
       <c r="E17" s="12">
         <f>D17*$B$2</f>
-        <v>0.105263</v>
+        <v>1.052632</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G17" s="5">
-        <f>E17*0.0030000045</f>
-        <v>0.000316</v>
+        <f>E17*0.269999892</f>
+        <v>0.284211</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D18" s="10">
         <v>0.008947</v>
       </c>
       <c r="E18" s="12">
         <f>D18*$B$2</f>
         <v>0.008947</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G18" s="5">
         <f>E18*0.1864236763</f>
         <v>0.001668</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D19" s="10">
         <v>0.142105</v>
       </c>
       <c r="E19" s="12">
         <f>D19*$B$2</f>
         <v>0.142105</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G19" s="5">
         <f>E19*0.9500017593</f>
         <v>0.135</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="4">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G20" s="13">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>31</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D2" s="12">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D3" s="12">
         <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D4" s="12">
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D5" s="12">
         <v>0.526</v>
       </c>
       <c r="E5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D6" s="12">
         <v>0.053</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D7" s="12">
         <v>0.053</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D8" s="12">
         <v>0.132</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D9" s="12">
         <v>1.053</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D10" s="12">
         <v>0.058</v>
       </c>
       <c r="E10" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D11" s="12">
         <v>1.053</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D12" s="12">
         <v>0.042</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D13" s="12">
         <v>0.009</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D14" s="12">
         <v>0.032</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D15" s="12">
         <v>0.105</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D16" s="12">
         <v>0.15</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D17" s="12">
         <v>0.05</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D18" s="12">
         <v>0.1</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D19" s="12">
         <v>0.1</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D20" s="12">
         <v>0.625</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D21" s="12">
         <v>0.25</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE FOND DE TARTE,25 CM.
 </t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE PâTE à TARTE
 </t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00001164 · PAT.TARTES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00001164 · PAT.TARTES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE FOND DE TARTE,25 CM.
 </t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE PâTE à TARTE
 </t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="18">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 