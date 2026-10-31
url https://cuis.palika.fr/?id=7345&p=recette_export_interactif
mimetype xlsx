--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -72,51 +72,51 @@
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    Porto blanc</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille concentré</t>
   </si>
   <si>
-    <t xml:space="preserve">    Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre manié — voir l'onglet "Beurre manié"</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Confectionner le beurre manie — Dans une calotte, a la spatule, melanger intimement le beurre ramolli et la farine.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Precuire les champignons — Prechauffer le four sur la position vapeur. Passer les champignons au four vapeur pendant 2 minutes. Laisser s'egoutter dans le four.</t>
   </si>
@@ -132,54 +132,54 @@
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t>Servir — Dresser la portion de volaille a l'assiette. Garnir de champignons. Napper de sauce.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Beurre manié</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Beurre manié  00SAU_MP007</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -924,112 +924,112 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>7.8</v>
+        <f>B2*0.985</f>
+        <v>7.88</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.2</v>
+        <f>B2*0.015</f>
+        <v>0.12</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>21</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>41</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>7.8</v>
+        <f>B2*0.985</f>
+        <v>7.88</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.2</v>
+        <f>B2*0.015</f>
+        <v>0.12</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>34</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>