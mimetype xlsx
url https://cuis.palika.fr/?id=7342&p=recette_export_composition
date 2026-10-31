--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -29,177 +29,177 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>VOLAILLE POCHEE SAUCE SUPREME (POULET)</t>
+    <t>VOLAILLE POCHÉE SAUCE SUPRÊME (POULET)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisse de poulet (piece)</t>
   </si>
   <si>
     <t>Conversions volailles (piece/poids/rendement)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emince filet de blanc de poulet sans peau 15/25g</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>Épicerie salée</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE SUPRÊME (VOLAILLE)</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fond de volaille au vin blanc (collectivité)</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">            ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Noix de muscade moulue</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Roux Blanc</t>
+    <t xml:space="preserve">        ↳ ROUX BLANC</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">            ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -389,71 +389,71 @@
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="3">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="3">
-        <v>16.575</v>
+        <v>16.745</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="3">
-        <v>0.425</v>
+        <v>0.255</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="3">
         <v>0.14</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
@@ -569,91 +569,91 @@
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="3">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="3">
-        <v>6.2</v>
+        <v>6.28</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="3">
         <v>1.6</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="3">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="3">
         <v>0.06</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
@@ -815,37 +815,37 @@
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>VOLAILLE POCHEE SAUCE SUPREME (</dc:title>
+  <dc:title>VOLAILLE POCHÉE SAUCE SUPRÊME (</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>