--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -79,51 +79,51 @@
   <si>
     <t xml:space="preserve">    FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE JAUNE</t>
   </si>
   <si>
     <t xml:space="preserve">    MARGARINE NORMALE</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    Levure</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -212,50 +212,53 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -316,62 +319,65 @@
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE FOND DE TARTE,25 CM.
 </t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>9</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>10</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>11</v>
       </c>
       <c r="B2" s="12">
@@ -544,51 +550,51 @@
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE PâTE à TARTE
 </t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
         <v>9</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FOND DE TARTE,28 CM.</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>