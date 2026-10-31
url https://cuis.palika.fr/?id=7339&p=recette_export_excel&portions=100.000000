--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,199 +17,202 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>POULETS SAUTES CHASSEUR (PAC 4/4)</t>
+    <t>POULETS SAUTÉS CHASSEUR (PAC 4/4)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_112A</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 01:11</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>ALC-COGNAC</t>
   </si>
   <si>
     <t>Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
-    <t>lt</t>
-[...8 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...19 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>CONC-CHAMPIGNON</t>
   </si>
   <si>
     <t>Fond champignon concentre liquide (CHEF)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
@@ -307,156 +310,168 @@
   <si>
     <t>Conversions volailles (piece/poids/rendement)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond champignon concentre liquide (CHEF)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ESTRAGON (KG)</t>
   </si>
   <si>
-    <t>Conversions diverses</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ ESTRAGON France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — POULETS SAUTES CHASSEUR (PAC 4/4)</t>
-[...2 lines deleted...]
-    <t>POULETS SAUTES CHASSEUR (PAC 4/4)  GRO_CDC_112A</t>
+    <t>Fiche technique — POULETS SAUTÉS CHASSEUR (PAC 4/4)</t>
+  </si>
+  <si>
+    <t>POULETS SAUTÉS CHASSEUR (PAC 4/4)  GRO_CDC_112A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Poulet PAC (piece) (conv.)</t>
   </si>
   <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ESTRAGON (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
@@ -528,66 +543,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -634,1752 +646,1790 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>419.155525</v>
+        <v>279.8441475</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.19155525</v>
+        <v>2.798441475</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>419.155525</v>
+        <v>279.8441475</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.5</v>
+        <v>6.825</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>6.825</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.029348</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>0.5</v>
-      </c>
-[...19 lines deleted...]
-        <v>6.825</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>6.825</v>
+        <v>0.5</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.020475</v>
+        <f>E8*28</f>
+        <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.007</v>
+        <v>0.3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>0.3</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.0875</v>
+        <f>E9*24.02</f>
+        <v>7.206</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*24.02</f>
-        <v>72.06</v>
+        <f>E10*16.12</f>
+        <v>32.24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>4.6</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>4.6</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*16.12</f>
-        <v>74.152</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.56</f>
         <v>0.56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>0.1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D14" s="9">
         <v>0.175</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.175</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*19.69</f>
+        <v>3.44575</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>0.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*1.05</f>
         <v>0.525</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
         <v>0.75</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G16" s="4">
         <f>E16*5.2</f>
         <v>3.9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G17" s="4">
         <f>E17*3.6</f>
         <v>3.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="9">
         <v>3.333333</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>3.333333</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*6.0000006</f>
-        <v>20</v>
+        <f>E18*0.60000006</f>
+        <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" s="9">
         <v>3.333333</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>3.333333</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*6.0000006</f>
-        <v>20</v>
+        <f>E19*0.60000006</f>
+        <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="9">
         <v>0.073</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G20" s="4">
         <f>E20*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" s="9">
         <v>1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G21" s="4">
         <f>E21*7.5</f>
         <v>7.5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="9">
         <v>25.5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>25.5</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G22" s="4">
         <f>E22*7.95</f>
         <v>202.725</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="3">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="G23" s="13">
+        <v>81</v>
+      </c>
+      <c r="G23" s="12">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D3" s="11">
         <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D4" s="11">
         <v>25.5</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C5" t="s">
         <v>91</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="11">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D7" s="11">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D8" s="11">
         <v>0.018</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D9" s="11">
         <v>0.002</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D10" s="11">
         <v>4.6</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D11" s="11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D12" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C13" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D13" s="11">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D14" s="11">
-        <v>7</v>
+        <v>0.3</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D15" s="11">
-        <v>6.825</v>
+        <v>0.5</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D16" s="11">
-        <v>0.175</v>
+        <v>7</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D17" s="11">
-        <v>0.1</v>
+        <v>6.825</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D18" s="11">
-        <v>0.75</v>
+        <v>0.175</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D19" s="11">
-        <v>0.055</v>
+        <v>0.1</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D20" s="11">
-        <v>0.005</v>
+        <v>0.75</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D21" s="11">
-        <v>0.1</v>
+        <v>0.055</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F21" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" s="11">
-        <v>3.333</v>
+        <v>0.005</v>
       </c>
       <c r="E22" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="11">
         <v>0.1</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F23" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="11">
         <v>3.333</v>
       </c>
       <c r="E24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" t="s">
         <v>68</v>
       </c>
-      <c r="F24" t="s">
-        <v>67</v>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="11">
+        <v>3.333</v>
+      </c>
+      <c r="E26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner les poulets suivant la procedure. Reserver au froid dans un bac GN2/1 H 250 en polycarbonate. Deconditionner les echalotes ciselees surgelees. Reserver dans une calotte. Deboiter les champignons dans un bac GN 1/1 H 100 perfore, en prenant soin de recuperer le jus. Reserver les champignons dans le bac perfore double d'un bac, et le jus dans une calotte filmee. Laver et desinfecter le cerfeuil et l'estragon. Au cutter, hacher les 2 aromates. Reserver. Detailler le beurre en parcelles. Reserver dans une calotte en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Preparer les poulets — Flamber et decouper les poulets 4/4. Parer les portions de poulet ou les cuisses. Dans un bac GN 1/1 H 100, mettre 1 kg de farine. Saler et poivrer les portions de poulet. Rouler dans la farine les portions de poulet. Tapoter les poulets entre les mains pour retirer l'excedent de farine. Reserver dans 1 bac GN 1/1 H 65.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des poulets — Prechauffer la sauteuse et le four sur la position chaleur seche a +175°C. Dans la sauteuse, a l'huile et a la margarine (ou beurre), au fur et a mesure de leur farinage, faire dorer les poulets sur les 2 faces, en mettant la peau a colorer en premier. Egoutter les poulets dores dans un bac GN 2/1 muni d'une grille egouttoir. Eliminer la graisse et les particules carbonisees de la sauteuse. Disposer 15 portions de poulet dans chacun des 7 bacs GN 1/1 H 65. Etager les bacs sur l'echelle de four. Piquer la sonde de cuisson dans la jointure d'une cuisse de poulet. Enfourner et cuire a couvert durant 25 minutes environ. Atteindre 85/87°C au coeur du poulet. Respecter la procedure de fin de cuisson.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Pendant la cuisson des poulets, confectionner la sauce. Dans une russe, realiser 7 litres de fond brun de veau lie, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation. Dans la sauteuse, faire suer les echalotes. Flamber au cognac (facultatif). Deglacer avec le vin blanc et le jus des champignons. Reduire de moitie. Ajouter le fond brun lie a la reduction de vin blanc et d'echalotes. Lier au fouet tous les elements de la sauce. Ajouter le concentre de champignons pour corser le gout de la sauce. Laisser reduire afin d'obtenir 8 litres de sauce. Verser la sauce dans un rondeau. Adjoindre a la sauce le beurre en parcelles. Au mixeur emulsionner la sauce. Rectifier l'assaisonnement. Verifier la consistance de la sauce. Passer le bac contenant les champignons au four vapeur durant 5 minutes. Ajouter a la sauce, les champignons emincees. Respecter la procedure de fin de cuisson. Debarrasser la sauce dans un bac GN 1/2 H 200. Filmer la sauce pour eviter de tamponner la surface. Reserver en armoire chaude ou en bain-marie et maintenir a +63°C, en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Servir — Dresser a l'assiette une portion de poulet. Napper le poulet de sauce en mettant en evidence les champignons emincees. Saupoudrer le poulet d'estragon et de cerfeuil haches. NB : on peut remplacer les champignons par une boite de duxelles de champignons. NB : un estragon seche existe en base (HER-ESTRAGON) en alternative au frais -- aucun equivalent seche/surgele trouve pour le cerfeuil a ce jour (14/09/2026), reste sur frais (pivot CONV-CERFEUIL-KG).</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>121</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>122</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D34"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_112A · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_112A · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>121</v>
+      <c r="A4" t="s" s="15">
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>125</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner les poulets suivant la procedure. Reserver au froid dans un bac GN2/1 H 250 en polycarbonate. Deconditionner les echalotes ciselees surgelees. Reserver dans une calotte. Deboiter les champignons dans un bac GN 1/1 H 100 perfore, en prenant soin de recuperer le jus. Reserver les champignons dans le bac perfore double d'un bac, et le jus dans une calotte filmee. Laver et desinfecter le cerfeuil et l'estragon. Au cutter, hacher les 2 aromates. Reserver. Detailler le beurre en parcelles. Reserver dans une calotte en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*17</f>
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B8" t="s">
+        <v>128</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*4.6</f>
         <v>4.6</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B21</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E21</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B16</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E16</f>
         <v>0.75</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Preparer les poulets — Flamber et decouper les poulets 4/4. Parer les portions de poulet ou les cuisses. Dans un bac GN 1/1 H 100, mettre 1 kg de farine. Saler et poivrer les portions de poulet. Rouler dans la farine les portions de poulet. Tapoter les poulets entre les mains pour retirer l'excedent de farine. Reserver dans 1 bac GN 1/1 H 65.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B12</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E12</f>
         <v>1</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.018</f>
         <v>0.018</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*0.002</f>
         <v>0.002</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des poulets — Prechauffer la sauteuse et le four sur la position chaleur seche a +175°C. Dans la sauteuse, a l'huile et a la margarine (ou beurre), au fur et a mesure de leur farinage, faire dorer les poulets sur les 2 faces, en mettant la peau a colorer en premier. Egoutter les poulets dores dans un bac GN 2/1 muni d'une grille egouttoir. Eliminer la graisse et les particules carbonisees de la sauteuse. Disposer 15 portions de poulet dans chacun des 7 bacs GN 1/1 H 65. Etager les bacs sur l'echelle de four. Piquer la sonde de cuisson dans la jointure d'une cuisse de poulet. Enfourner et cuire a couvert durant 25 minutes environ. Atteindre 85/87°C au coeur du poulet. Respecter la procedure de fin de cuisson.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B15</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B17</f>
         <v>Margarine de pâtisserie 80% MG</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E17</f>
         <v>1</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B20" t="str" s="14">
+      <c r="A20" t="s" s="16">
+        <v>135</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — Pendant la cuisson des poulets, confectionner la sauce. Dans une russe, realiser 7 litres de fond brun de veau lie, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation. Dans la sauteuse, faire suer les echalotes. Flamber au cognac (facultatif). Deglacer avec le vin blanc et le jus des champignons. Reduire de moitie. Ajouter le fond brun lie a la reduction de vin blanc et d'echalotes. Lier au fouet tous les elements de la sauce. Ajouter le concentre de champignons pour corser le gout de la sauce. Laisser reduire afin d'obtenir 8 litres de sauce. Verser la sauce dans un rondeau. Adjoindre a la sauce le beurre en parcelles. Au mixeur emulsionner la sauce. Rectifier l'assaisonnement. Verifier la consistance de la sauce. Passer le bac contenant les champignons au four vapeur durant 5 minutes. Ajouter a la sauce, les champignons emincees. Respecter la procedure de fin de cuisson. Debarrasser la sauce dans un bac GN 1/2 H 200. Filmer la sauce pour eviter de tamponner la surface. Reserver en armoire chaude ou en bain-marie et maintenir a +63°C, en attente de consommation.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B21" t="s">
+        <v>136</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="D21" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D21" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Cognac VS (flambé, sauce)</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.5</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C23" s="11">
         <f>'Besoins'!$B$2*7</f>
         <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B13</f>
         <v>Fond champignon concentre liquide (CHEF)</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E13</f>
         <v>0.1</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C25" s="11">
         <f>'Besoins'!$B$2*0.055</f>
         <v>0.055</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C26" s="11">
         <f>'Besoins'!$B$2*0.005</f>
         <v>0.005</v>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B27" t="str" s="14">
+      <c r="A27" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B27" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Servir — Dresser a l'assiette une portion de poulet. Napper le poulet de sauce en mettant en evidence les champignons emincees. Saupoudrer le poulet d'estragon et de cerfeuil haches. NB : on peut remplacer les champignons par une boite de duxelles de champignons. NB : un estragon seche existe en base (HER-ESTRAGON) en alternative au frais -- aucun equivalent seche/surgele trouve pour le cerfeuil a ce jour (14/09/2026), reste sur frais (pivot CONV-CERFEUIL-KG).</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="16">
-        <v>134</v>
+      <c r="A29" t="s" s="15">
+        <v>139</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B30" t="str" s="14">
+      <c r="A30" t="s" s="16">
+        <v>125</v>
+      </c>
+      <c r="B30" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C31" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>6.825</v>
       </c>
       <c r="D31" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
         <f>Besoins!B14</f>
         <v>Fonds Brun Lié (Knorr Professional)</v>
       </c>
       <c r="C32" s="11">
         <f>Besoins!E14</f>
         <v>0.175</v>
       </c>
       <c r="D32" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="18">
-        <v>21</v>
+      <c r="A34" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="A34:D34"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>POULETS SAUTES CHASSEUR (PAC 4/</dc:title>
+  <dc:title>POULETS SAUTÉS CHASSEUR (PAC 4/</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>