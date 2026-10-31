--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,173 +17,176 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>POULET TANDOORI (CUISSES)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_111B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:06</t>
+    <t>31/10/2026 03:52</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>ROUCOU-POW</t>
   </si>
   <si>
     <t>Roucou en poudre (colorant/épice, achiote)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-TANDOORI-POW</t>
   </si>
   <si>
     <t>Poudre de tandoori (melange epices)</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>PF-PULCO-CITVERT</t>
   </si>
   <si>
     <t>Pulco citron vert sans sucre ajoute</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>PF-YAOURT-NAT-5K</t>
   </si>
   <si>
     <t>Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
@@ -502,712 +505,714 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>173.8075</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>1.738075</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>173.8075</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.075</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*65</f>
         <v>4.875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*14</f>
         <v>2.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>1.428571</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1.428571</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>1.875</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1.875</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.05</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*9.26</f>
         <v>2.315</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>20</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*8.19</f>
         <v>163.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="12">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D4" s="11">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D5" s="11">
         <v>1.875</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D7" s="11">
         <v>0.075</v>
       </c>
       <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D8" s="11">
         <v>0.25</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D10" s="11">
         <v>1.429</v>
       </c>
       <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" s="11">
         <v>0.05</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1239,171 +1244,171 @@
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des poulets — Prechauffer le four sur la position chaleur seche a +170°C. Deposer 12 portions de poulet sur chacune des 8 grilles de cuisson GN 1/1. Etager les grilles de cuisson sur l'echelle de four. Mettre au bas de l'echelle, sous les grilles de cuisson, un bac GN 1/1 H 65, pour la recuperation des graisses et de l'exsudat de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse de poulet. Enfourner et cuire. Atteindre +85/87°C au coeur de la cuisse de poulet. Verifier la cuisson. Respecter la procedure de fin de cuisson. Debarrasser et ranger les portions de poulet dans 5 bacs GN 1/1 H 65. Couvrir. Stocker en armoire chaude et maintenir a +63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="13">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_111B · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_111B · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner le poulet suivant la procedure. Reserver au froid en attente d'utilisation. Depoter les yaourts natures dans une calotte. Reserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B10</f>
         <v>Yaourt nature au lait entier 5kg</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E10</f>
         <v>1.875</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Faire mariner les portions de poulet — La veille de la cuisson : faire mariner les portions de poulet. Au fouet, dans la calotte, incorporer au yaourt, le jus de citron vert, la poudre de tandoori, la poudre de roucou, l'ail hache et le sel. A la main, protegee de gants a usage unique, enduire les portions de poulet avec le melange d'epices et de yaourt. Deposer et ranger les portions dans un bac GN2/1 H 250. Saler et asperger de jus de citron chaque couche de poulet. Couvrir. Indiquer sur le couvercle, la tracabilite du poulet et la date de mise en marinade. Stocker au froid en attente de cuisson.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B8</f>
         <v>Poudre de tandoori (melange epices)</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E8</f>
         <v>0.2</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
@@ -1416,117 +1421,117 @@
         <v>0.075</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B12</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E12</f>
         <v>0.25</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B11</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E11</f>
         <v>0.05</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="16">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B15" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des poulets — Prechauffer le four sur la position chaleur seche a +170°C. Deposer 12 portions de poulet sur chacune des 8 grilles de cuisson GN 1/1. Etager les grilles de cuisson sur l'echelle de four. Mettre au bas de l'echelle, sous les grilles de cuisson, un bac GN 1/1 H 65, pour la recuperation des graisses et de l'exsudat de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse de poulet. Enfourner et cuire. Atteindre +85/87°C au coeur de la cuisse de poulet. Verifier la cuisson. Respecter la procedure de fin de cuisson. Debarrasser et ranger les portions de poulet dans 5 bacs GN 1/1 H 65. Couvrir. Stocker en armoire chaude et maintenir a +63°C en attente de consommation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Servir — Servir le poulet tandoori, accompagne de riz epice et de chutney (voir les recettes).</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="16">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B17" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Commentaire — La poudre de roucou sert a donner la couleur rouge. Cette epice se trouve chez les epiciers specialises dans les produits orientaux.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>