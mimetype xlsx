--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -98,51 +98,51 @@
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pulco citron vert (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions fruits frais (P→K)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Pulco citron vert sans sucre ajoute</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>