--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,81 +26,81 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>ROUCOU-POW</t>
   </si>
   <si>
     <t>Roucou en poudre (colorant/épice, achiote)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-TANDOORI-POW</t>
   </si>
   <si>
     <t>Poudre de tandoori (melange epices)</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>PF-PULCO-CITVERT</t>
   </si>
   <si>
     <t>Pulco citron vert sans sucre ajoute</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>PF-YAOURT-NAT-5K</t>
   </si>
   <si>
     <t>Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>