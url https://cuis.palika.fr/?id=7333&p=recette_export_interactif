--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -3,110 +3,110 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="POULET ROTI (PAC 4/4)" sheetId="1" r:id="rId1"/>
+    <sheet name="POULET RÔTI (PAC 4/4)" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
-    <t>POULET ROTI (PAC 4/4)</t>
+    <t>POULET RÔTI (PAC 4/4)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>POULET ROTI (PAC 4/4)  GRO_CDC_110A</t>
+    <t>POULET RÔTI (PAC 4/4)  GRO_CDC_110A</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Poulet PAC (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Jus de poulet reconstitue</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Marquage vapeur / aide a rotir</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    Laurier sauce feuilles</t>
   </si>
   <si>
-    <t xml:space="preserve">    herbes de Provence</t>
+    <t xml:space="preserve">    Herbes de Provence</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner le poulet suivant la procedure. Reserver au froid en attente d'utilisation.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Servir — Servir les portions de poulet, arrosees de jus. Accompagner de pommes puree Parmentier, de pommes frites, etc.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
@@ -646,37 +646,37 @@
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>POULET ROTI (PAC 4/4)</dc:title>
+  <dc:title>POULET RÔTI (PAC 4/4)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>