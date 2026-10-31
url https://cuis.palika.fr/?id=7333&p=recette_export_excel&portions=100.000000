--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,199 +17,205 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>POULET ROTI (PAC 4/4)</t>
+    <t>POULET RÔTI (PAC 4/4)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_110A</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:47</t>
+    <t>31/10/2026 04:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HER-LAURIER</t>
   </si>
   <si>
     <t>Laurier sauce feuilles</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
+    <t>MEL-HERBES-PRO</t>
+  </si>
+  <si>
+    <t>Herbes de Provence</t>
+  </si>
+  <si>
+    <t>Mélanges et épices composées</t>
+  </si>
+  <si>
+    <t>MARQ-VAPEUR</t>
+  </si>
+  <si>
+    <t>Marquage vapeur / aide a rotir</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
     <t>JUS-POULET</t>
   </si>
   <si>
     <t>Jus de poulet reconstitue</t>
   </si>
   <si>
-    <t>Épicerie</t>
+    <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>MARQ-VAPEUR</t>
-[...4 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
@@ -247,81 +253,81 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jus de poulet reconstitue</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Marquage vapeur / aide a rotir</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ herbes de Provence</t>
+    <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner le poulet suivant la procedure. Reserver au froid en attente d'utilisation.</t>
   </si>
   <si>
     <t>Servir — Servir les portions de poulet, arrosees de jus. Accompagner de pommes puree Parmentier, de pommes frites, etc.</t>
   </si>
   <si>
-    <t>Fiche technique — POULET ROTI (PAC 4/4)</t>
-[...2 lines deleted...]
-    <t>POULET ROTI (PAC 4/4)  GRO_CDC_110A</t>
+    <t>Fiche technique — POULET RÔTI (PAC 4/4)</t>
+  </si>
+  <si>
+    <t>POULET RÔTI (PAC 4/4)  GRO_CDC_110A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Poulet PAC (piece) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
@@ -402,66 +408,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -508,1126 +511,1128 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>225.77765</v>
+        <v>225.89165</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.2577765</v>
+        <v>2.2589165</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>225.77765</v>
+        <v>225.89165</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.012</v>
+        <v>0.007</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.012</v>
+        <v>0.007</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.002</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.002</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.0875</v>
+        <f>E8*9.8</f>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.002</v>
+        <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.002</v>
+        <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.8</f>
-        <v>0.0196</v>
+        <f>E9*8.5</f>
+        <v>0.17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>0.02</v>
+        <v>0.012</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.02</v>
+        <v>0.012</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*8.5</f>
-        <v>0.17</v>
+        <f>E10*9.5</f>
+        <v>0.114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="9">
-        <v>5</v>
+        <v>0.3</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>5</v>
+        <v>0.3</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*3.5</f>
-        <v>17.5</v>
+        <f>E11*4.5</f>
+        <v>1.35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>0.3</v>
+        <v>5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.3</v>
+        <v>5</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.5</f>
-        <v>1.35</v>
+        <f>E12*3.5</f>
+        <v>17.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.75</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*5.2</f>
         <v>3.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.073</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>25.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>25.5</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*7.95</f>
         <v>202.725</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="G16" s="13">
+        <v>60</v>
+      </c>
+      <c r="G16" s="12">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D3" s="11">
         <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D4" s="11">
         <v>25.5</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D5" s="11">
         <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D6" s="11">
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D7" s="11">
         <v>0.75</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D8" s="11">
         <v>0.073</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D9" s="11">
         <v>0.007</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D10" s="11">
         <v>0.02</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D11" s="11">
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D12" s="11">
         <v>0.012</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E3" t="s" s="14"/>
+      <c r="D3" t="s" s="13">
+        <v>85</v>
+      </c>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des poulets — Prechauffer le four sur la position chaleur mixte a +175°C. Pour les poulets P.A.C.4/4 : Habiller les poulets. Eventuellement, flamber rapidement les volailles au-dessus d'une flamme. Eplucher les pattes et eliminer les plumes et duvet subsistant. Saler et poivrer l'interieur des poulets. Au pinceau, badigeonner les poulets de beurre fondu. Deposer 6 poulets sur chaque grille GN 1/1 de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse. Etager les grilles de cuisson sur l'echelle de four. Dans le bas de l'echelle, sous les grilles de cuisson, mettre un bac GN 1/1 H 100, pour recuperer les graisses de cuisson. Enfourner et cuire 45 minutes les poulets entiers. Atteindre +85/87°C. Verifier la cuisson. Respecter la procedure de fin de cuisson. Decouper les poulets 4/4. Reserver dans 4 bacs GN 1/1 H 100 en prenant soin de separer les ailes des cuisses, de facon a repondre plus rapidement a la demande du convive et ainsi faciliter le flux du service. Couvrir. Stocker en armoire chaude et maintenir a +63°C, en attente de consommation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner le jus de poulet — Pendant la cuisson des poulets, dans une russe, realiser 5 litres de jus de poulet, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Corser le gout avec une branche de thym et une feuille de laurier ou bien encore avec des herbes de Provence. Degraisser le jus de cuisson des poulets recupere dans le bas de l'echelle de four. Recuperer et additionner le jus exsude du poulet lors de la cuisson au jus de poulet. Rectifier l'assaisonnement.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>86</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_110A · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_110A · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>86</v>
+      <c r="A4" t="s" s="15">
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>89</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>90</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner le poulet suivant la procedure. Reserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*17</f>
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="14">
+      <c r="A8" t="s" s="16">
+        <v>92</v>
+      </c>
+      <c r="B8" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson des poulets — Prechauffer le four sur la position chaleur mixte a +175°C. Pour les poulets P.A.C.4/4 : Habiller les poulets. Eventuellement, flamber rapidement les volailles au-dessus d'une flamme. Eplucher les pattes et eliminer les plumes et duvet subsistant. Saler et poivrer l'interieur des poulets. Au pinceau, badigeonner les poulets de beurre fondu. Deposer 6 poulets sur chaque grille GN 1/1 de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse. Etager les grilles de cuisson sur l'echelle de four. Dans le bas de l'echelle, sous les grilles de cuisson, mettre un bac GN 1/1 H 100, pour recuperer les graisses de cuisson. Enfourner et cuire 45 minutes les poulets entiers. Atteindre +85/87°C. Verifier la cuisson. Respecter la procedure de fin de cuisson. Decouper les poulets 4/4. Reserver dans 4 bacs GN 1/1 H 100 en prenant soin de separer les ailes des cuisses, de facon a repondre plus rapidement a la demande du convive et ainsi faciliter le flux du service. Couvrir. Stocker en armoire chaude et maintenir a +63°C, en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Marquage vapeur / aide a rotir</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.3</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B13</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E13</f>
         <v>0.75</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B14</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E14</f>
         <v>0.073</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.007</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner le jus de poulet — Pendant la cuisson des poulets, dans une russe, realiser 5 litres de jus de poulet, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Corser le gout avec une branche de thym et une feuille de laurier ou bien encore avec des herbes de Provence. Degraisser le jus de cuisson des poulets recupere dans le bas de l'echelle de four. Recuperer et additionner le jus exsude du poulet lors de la cuisson au jus de poulet. Rectifier l'assaisonnement.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>Jus de poulet reconstitue</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Thym séché</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.02</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Laurier sauce feuilles</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.002</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B7</f>
-        <v>herbes de Provence</v>
+        <f>Besoins!B10</f>
+        <v>Herbes de Provence</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E10</f>
         <v>0.012</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="A18" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B18" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Servir — Servir les portions de poulet, arrosees de jus. Accompagner de pommes puree Parmentier, de pommes frites, etc.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="18">
-        <v>21</v>
+      <c r="A20" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>POULET ROTI (PAC 4/4)</dc:title>
+  <dc:title>POULET RÔTI (PAC 4/4)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>