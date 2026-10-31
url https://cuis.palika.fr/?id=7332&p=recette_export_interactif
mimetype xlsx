--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -1,163 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="POULET A LA CREME DE TOMATE EPI" sheetId="1" r:id="rId1"/>
+    <sheet name="POULET À LA CRÈME DE TOMATE ÉPI" sheetId="1" r:id="rId1"/>
+    <sheet name="Tomate concassée — 1 boîte 5/1 " sheetId="2" r:id="rId2"/>
+    <sheet name="Tomate concassée — boîte 5/1 (c" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
-[...1 lines deleted...]
-    <t>POULET A LA CREME DE TOMATE EPICEE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+  <si>
+    <t>POULET À LA CRÈME DE TOMATE ÉPICÉE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>POULET A LA CREME DE TOMATE EPICEE  GRO_CDC_109</t>
+    <t>POULET À LA CRÈME DE TOMATE ÉPICÉE  GRO_CDC_109</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisse de poulet (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Gingembre moulu</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    Cumin moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Curry en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Coriandre moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    Yaourt nature au lait entier 5kg</t>
   </si>
   <si>
+    <t xml:space="preserve">    Tomate concassée — 1 boîte 5/1 (pièce) — voir l'onglet "Tomate concassée — 1 boîte 5/1 "</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Gingembre frais rape</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cardamome moulue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Servir — Servir le poulet accompagne de riz pilaf ou epice.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Tomate concassée — 1 boîte 5/1 (pièce)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Tomate concassée — 1 boîte 5/1 (pièce)  GRO-CONS-TOM-P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Tomate concassée — boîte 5/1 (collectivité) — voir l'onglet "Tomate concassée — boîte 5/1 (c"</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 2,3 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)  GRO-CONS-TOM-51</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Tomates concassées en dés (boîte)</t>
-  </si>
-[...55 lines deleted...]
-    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -210,98 +241,101 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E53"/>
+  <dimension ref="A1:E54"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -421,55 +455,55 @@
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.01875</f>
         <v>1.875</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.069</f>
-        <v>6.9</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.025</f>
         <v>2.5</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.0015</f>
         <v>0.15</v>
@@ -636,55 +670,55 @@
       <c r="D27" t="s">
         <v>3</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="10">
         <f>B2*0.00015</f>
         <v>0.015</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.069</f>
-        <v>6.9</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.00025</f>
         <v>0.025</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B31" t="inlineStr" s="12">
         <is>
           <t>Faire mariner le poulet — Dans un bac GN 1/1 H 100, depoter les yaourts. Melanger aux yaourts, tous les elements de la marinade. Enduire les cuisses de poulets de marinade a base de yaourt. Deposer les cuisses enduites de marinade, dans un bac GN 2/1 H 250 en polycarbonate. Couvrir. Sur le couvercle, indiquer la tracabilite de la viande et la date de mise en marinade. Stocker au froid.</t>
         </is>
@@ -770,264 +804,512 @@
       </c>
       <c r="C37" s="10">
         <f>B2*0.01875</f>
         <v>1.875</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="10">
         <f>B2*0.00015</f>
         <v>0.015</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="11">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="10">
+        <f>B2*0.0015</f>
+        <v>0.15</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="11">
         <v>29</v>
       </c>
-      <c r="B39" t="inlineStr" s="12">
+      <c r="B40" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des poulets — Prechauffer le four sur la position chaleur mixte a +160°C. Deposer les cuisses de poulet marinees, sur 8 grilles de cuisson. Etager les grilles sur l'echelle de four. Mettre dans le bas de l'echelle, sous les grilles de poulet, un bac GN 1/1 H 100 pour la recuperation des graisses de cuisson. Piquer la sonde de cuisson dans la jointure d'une cuisse de poulet. Enfourner et cuire les poulets 40 minutes environ. Atteindre +85°C. Verifier la cuisson. Deposer 20 portions de poulet dans chacun des 6 bacs GN 1/1 H 65.</t>
         </is>
       </c>
-      <c r="C39"/>
-[...4 lines deleted...]
-      <c r="A40" t="s" s="11">
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="11">
         <v>30</v>
       </c>
-      <c r="B40" t="inlineStr" s="12">
+      <c r="B41" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Pendant la cuisson des poulets, confectionner la sauce. Dans la sauteuse, au beurre, faire suer les oignons. Lorsqu'ils seront translucides, ajouter la farine. Remuer a la spatule pour lier tous les elements. Ajouter au roux "soubise", le contenu des 3 boites de tomate concassee. Remuer et laisser reduire la tomate concassee des 3/4. Ajouter a la tomate, tous les elements de la sauce. Laisser mijoter 15 minutes. Verifier la consistance de la sauce. Ajouter la creme fraiche et laisser cuire encore 5 minutes. Debarrasser la sauce dans un rondeau. Emulsionner la sauce au mixeur avec tous les elements, pour la rendre homogene et onctueuse. Verifier l'assaisonnement et la consistance.</t>
         </is>
       </c>
-      <c r="C40"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C41"/>
+      <c r="D41"/>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.025</f>
-        <v>2.5</v>
+        <f>B2*0.00015</f>
+        <v>0.015</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C43" s="10">
-        <f>B2*0.00025</f>
-        <v>0.025</v>
+        <f>B2*0.025</f>
+        <v>2.5</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C44" s="10">
         <f>B2*0.00025</f>
         <v>0.025</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C45" s="10">
-        <f>B2*0.00015</f>
-        <v>0.015</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D45" t="s">
         <v>9</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00015</f>
+        <v>0.015</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C47" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C48" s="10">
-        <f>B2*0.0065</f>
-        <v>0.65</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C49" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.0065</f>
+        <v>0.65</v>
       </c>
       <c r="D49" t="s">
         <v>9</v>
       </c>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s" s="8"/>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51" t="s">
         <v>24</v>
       </c>
-      <c r="C50" s="10">
+      <c r="C51" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D51" t="s">
         <v>25</v>
       </c>
-      <c r="E50" t="s" s="8"/>
-[...2 lines deleted...]
-      <c r="A51" t="s" s="11">
+      <c r="E51" t="s" s="8"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="11">
         <v>31</v>
       </c>
-      <c r="B51" t="inlineStr" s="12">
+      <c r="B52" t="inlineStr" s="12">
         <is>
           <t>Terminer la preparation des poulets — Prechauffer le four sur la position mixte a +175°C. Napper et repartir la sauce tomatee sur les poulets des 6 bacs. Mettre les 6 bacs de poulets sur l'echelle de four. Couvrir les bacs. Enfourner et laisser mijoter au four les poulets dans la sauce pendant 5 minutes environ. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a +63°C, en attente de consommation.</t>
         </is>
       </c>
-      <c r="C51"/>
-[...9 lines deleted...]
-      </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s" s="8"/>
     </row>
     <row r="53">
-      <c r="A53" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B53"/>
+      <c r="A53" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B53" t="s" s="12">
+        <v>33</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s" s="8"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="B39:D39"/>
     <mergeCell ref="B40:D40"/>
-    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B41:D41"/>
     <mergeCell ref="B52:D52"/>
-    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="A54:D54"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>36</v>
+      </c>
+      <c r="B2" s="14">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>37</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>38</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*2.3</f>
+        <v>6.9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot niveau pièce : représente 1 boîte 5/1 de tomate concassée telle qu'achetée. Utilisé par toute fiche exprimant la tomate concassée en nombre de boîtes (cas de tout le corpus actuel : Fiches 098, 109, 134A/B, 136A/B, 143, 146). Descend vers GRO-CONS-TOM-51 (kg) qui descend lui-même vers CONS-TOMATE-CUB (pc, matière réellement achetée) -- chaîne unique, pas de double pivot. Permet un état de commande fournisseur en boîtes à partir d'un cumul de recettes. Décision Palika 20/09/2026.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>40</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>36</v>
+      </c>
+      <c r="B2" s="14">
+        <v>6.9</v>
+      </c>
+      <c r="C2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>41</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>42</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.4347826087</f>
+        <v>3</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 5/1 de tomate concassée en dés = 2,300kg net (sourcé sur le texte réel du livre, vérifié mot à mot sur les Fiches 098/109/143/146). CONS-TOMATE-CUB reste la vraie MP catalogue (boîte 5/1 telle qu'achetée) -- ce pivot l'intègre en recette récursive au lieu de la lier en direct comme une matière à prix fixe (même correction que GRO-CONC-TOM-51 pour le concentré, Migration 613). À utiliser pour toute fiche CDC exprimant la tomate concassée/pelée en boîte(s) 5/1 -- PAS pour les tomates en dés SURGELÉES (produit différent, ex. Fiche 203 sauce andalouse, hors périmètre de ce pivot).</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>POULET A LA CREME DE TOMATE EPI</dc:title>
+  <dc:title>POULET À LA CRÈME DE TOMATE ÉPI</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>