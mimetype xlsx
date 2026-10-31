--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -29,51 +29,51 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>PINTADE ROTIE AUX RAISINS ET AU VERJUS (PAC)</t>
+    <t>PINTADE RÔTIE AUX RAISINS ET AU VERJUS (PAC)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pintade PAC (piece)</t>
   </si>
   <si>
     <t>Conversions volailles (piece/poids/rendement)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Pintade à rôtir PAC France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
@@ -86,66 +86,66 @@
   <si>
     <t>Fruits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ RAISIN blanc sans pépin Import cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions fruits frais (P→K)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fleur de thym dehydratee</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
@@ -413,71 +413,71 @@
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="3">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="3">
-        <v>4.875</v>
+        <v>4.925</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="3">
-        <v>0.125</v>
+        <v>0.075</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="3">
         <v>0.025</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
@@ -539,37 +539,37 @@
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>PINTADE ROTIE AUX RAISINS ET AU</dc:title>
+  <dc:title>PINTADE RÔTIE AUX RAISINS ET AU</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>