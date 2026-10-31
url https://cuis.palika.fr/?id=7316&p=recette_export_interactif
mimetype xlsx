--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -1,186 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="OSSO-BUCO DE DINDE AUX ZESTES D" sheetId="1" r:id="rId1"/>
     <sheet name="Fond brun de veau reconstitue (" sheetId="2" r:id="rId2"/>
+    <sheet name="Fond blanc de veau reconstitué " sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...1 lines deleted...]
-    <t>OSSO-BUCO DE DINDE AUX ZESTES D'ORANGE ET DE CITRON (FACON MILANAISE)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+  <si>
+    <t>OSSO-BUCO DE DINDE AUX ZESTES D'ORANGE ET DE CITRON (FAÇON MILANAISE)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>OSSO-BUCO DE DINDE AUX ZESTES D'ORANGE ET DE CITRON (FACON MILANAISE)  GRO_CDC_107A</t>
+    <t>OSSO-BUCO DE DINDE AUX ZESTES D'ORANGE ET DE CITRON (FAÇON MILANAISE)  GRO_CDC_107A</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Osso-buco de dinde (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Emince de dinde blanche sans peau</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Carottes en dés 10x10mm surgelées (Pinguin)</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    herbes de Provence</t>
+    <t xml:space="preserve">    Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ORANGE Naveline Espagne cat.I 3(81-92mm)</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON Espagne cat.I 4(58-67mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite) — voir l'onglet "Fond brun de veau reconstitue ("</t>
   </si>
   <si>
     <t xml:space="preserve">    Coulis de tomate cuisinée</t>
   </si>
   <si>
+    <t xml:space="preserve">    Fond blanc de veau reconstitué (collectivité) — voir l'onglet "Fond blanc de veau reconstitué "</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Utilisée 2 fois dans cette fiche — lot unique, calculé pour couvrir tous les usages.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
+    <t>Fond blanc de veau reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>Fond blanc de veau reconstitué (collectivité)  GRO-FONDB-VEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Veau (Knorr Professional)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -272,61 +283,62 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E56"/>
+  <dimension ref="A1:E57"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -513,196 +525,196 @@
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.03</f>
         <v>3</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C20" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.002</f>
         <v>0.2</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="10">
         <f>B2*0.00012</f>
         <v>0.012</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="10">
         <f>B2*0.012</f>
         <v>1.2</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B28" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B29" t="inlineStr" s="12">
         <is>
           <t>Preparations preliminaires — La veille : laver et desinfecter les oranges et citrons. Prelever les zestes des agrumes. Au four, positionner sur la chaleur seche a une temperature de +50°C, deshydrater les zestes sur une plaque de cuisson durant 2 heures. Reserver. Deconditionner les osso-buco suivant la procedure. Reserver dans 1 bac GN 2/1 H 250 en polycarbonate, muni d'une grille egouttoir. Stocker au froid, en attente d'utilisation. Laver et desinfecter le persil. Au cutter, hacher le persil. Reserver au froid dans une calotte. Eplucher, laver et desinfecter le celeri-branche. Au cutter, hacher les oignons. Emincer le celeri-branche. Reserver separement au froid. Deconditionner la sauce tomate suivant la procedure. Reserver au froid dans une calotte.</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <f>B2*1</f>
         <v>100</v>
       </c>
       <c r="D30" t="s">
         <v>3</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
@@ -756,513 +768,676 @@
         <f>B2*0.002</f>
         <v>0.2</v>
       </c>
       <c r="D34" t="s">
         <v>9</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C36" s="10">
         <f>B2*0.002</f>
         <v>0.2</v>
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="10">
         <f>B2*0.012</f>
         <v>1.2</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B38" t="inlineStr" s="12">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="10">
+        <f>B2*0.06</f>
+        <v>6</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B39" t="inlineStr" s="12">
         <is>
           <t>Confectionner les fonds — Dans une russe, realiser 5 litres de fond brun de veau lie, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation. Dans une russe, dans les memes conditions, realiser 3 litres de fond blanc de veau.</t>
         </is>
       </c>
-      <c r="C38"/>
-[...7 lines deleted...]
-      <c r="B39" t="inlineStr" s="12">
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B40" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson de la viande — Prechauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +170°C. Dans un bac GN 1/1 H 65, mettre 1 kg de farine. Saler, poivrer et rouler dans la farine les pieces de viande. Tapoter entre les mains pour retirer l'excedent de farine. Dans la sauteuse, a l'huile, faire rissoler les osso-buco. Les egoutter dans deux bacs GN 1/1 H 100 perfores, doubles d'un bac. Eliminer la graisse de cuisson et les particules carbonisees de la sauteuse. Dans la sauteuse, a l'huile, faire suer les oignons haches et les carottes en des. Deglacer avec le vin blanc. Reduire le vin de moitie. Tapisser le fond de 5 bacs GN 1/1 H 65 avec le deglacage, le celeri-branche émince, l'ail hache, les herbes de Provence et les zestes d'orange et de citron. Deposer sur cette garniture aromatique, 20 osso-buco par bac. Mouiller equitablement la viande avec le fond brun de veau, le fond blanc de veau, la sauce tomate. Piquer la sonde cuisson dans une piece de viande. Etager les bacs sur l'echelle de four. Couvrir. Enfourner et cuire environ 45 a 50min. Atteindre +90°C au coeur de la viande. Controler la cuisson. Respecter la procedure de fin de cuisson. Eventuellement, depouiller et degraisser la surface du fond de cuisson. Rectifier l'assaisonnement. Stocker en armoire chaude et maintenir a +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C39"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C40"/>
+      <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C41" s="10">
-        <f>B2*0.002</f>
-        <v>0.2</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.00045</f>
-        <v>0.045</v>
+        <f>B2*0.002</f>
+        <v>0.2</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C43" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.00045</f>
+        <v>0.045</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C44" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D44" t="s">
         <v>18</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>19</v>
       </c>
       <c r="C45" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D45" t="s">
         <v>18</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>22</v>
       </c>
       <c r="C47" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
+        <v>24</v>
+      </c>
+      <c r="C49" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" t="s" s="8"/>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50" t="s">
         <v>14</v>
       </c>
-      <c r="C49" s="10">
+      <c r="C50" s="10">
         <f>B2*0.00012</f>
         <v>0.012</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="B50" t="inlineStr" s="12">
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s" s="8"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B51" t="inlineStr" s="12">
         <is>
           <t>Realiser la garniture (facultatif) — Dans un petit rondeau, faire revenir a l'huile les echalotes ciselees. Ajouter les des de tomates, les herbes de Provence. Saler et poivrer. Faire reduire la tomate afin d'obtenir la consistance d'une fondue. Zester la peau de 6 oranges. Tailler les zestes en fine julienne. Pocher la julienne d'orange. Egoutter la julienne.</t>
         </is>
       </c>
-      <c r="C50"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C51"/>
+      <c r="D51"/>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C52" s="10">
-        <f>B2*0.004</f>
-        <v>0.4</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52" t="s" s="8"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="10">
-        <f>B2*0.012</f>
-        <v>1.2</v>
+        <f>B2*0.004</f>
+        <v>0.4</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
       <c r="E53" t="s" s="8"/>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C54" s="10">
+        <f>B2*0.012</f>
+        <v>1.2</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" t="s" s="8"/>
+    </row>
+    <row r="55">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="B55" t="inlineStr" s="12">
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" t="s" s="8"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="11">
+        <v>33</v>
+      </c>
+      <c r="B56" t="inlineStr" s="12">
         <is>
           <t>Servir — Servir a l'assiette un osso-buco accompagne d'un peu de garniture aromatique et de sauce. Persiller le dessus au depart de l'assiette. Facultatif : ajouter sur chaque osso-buco, un bouquet de tomate concassee et des zestes d'orange.</t>
         </is>
       </c>
-      <c r="C55"/>
-[...7 lines deleted...]
-      <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s" s="8"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
-    <mergeCell ref="B50:D50"/>
-[...1 lines deleted...]
-    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="A57:D57"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E13"/>
+  <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B2" s="14">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
-      <c r="A3" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
-      <c r="A4"/>
+      <c r="A4" t="s" s="9">
+        <v>38</v>
+      </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="9">
-        <v>38</v>
+      <c r="A5" t="s" s="4">
+        <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="4">
-[...4 lines deleted...]
-      <c r="D6"/>
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.975</f>
+        <v>4.875</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.975</f>
-        <v>7.8</v>
+        <f>B2*0.025</f>
+        <v>0.125</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
-      <c r="A9"/>
-      <c r="B9"/>
+      <c r="A9" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s" s="12">
+        <v>41</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D10"/>
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.975</f>
+        <v>4.875</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.975</f>
-        <v>7.8</v>
+        <f>B2*0.025</f>
+        <v>0.125</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A12" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12" t="s" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A3:D3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E12"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>36</v>
+      </c>
+      <c r="B2" s="14">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>37</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>43</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.985</f>
+        <v>2.955</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.015</f>
+        <v>0.045</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s" s="12">
+        <v>41</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.985</f>
+        <v>2.955</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.015</f>
+        <v>0.045</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>OSSO-BUCO DE DINDE AUX ZESTES D</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>