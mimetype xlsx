--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -40,120 +40,120 @@
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CAPILOTADE DE VOLAILLE  GRO_CDC_106</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Emince filet de blanc de poulet sans peau 15/25g</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite) — voir l'onglet "Fond brun de veau reconstitue ("</t>
   </si>
   <si>
     <t xml:space="preserve">    Coulis de tomate cuisinée</t>
   </si>
   <si>
-    <t xml:space="preserve">    Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>Servir — Servir la portion de capilotade de volaille a l'assiette accompagnee de riz pilaf, de pates, etc.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>