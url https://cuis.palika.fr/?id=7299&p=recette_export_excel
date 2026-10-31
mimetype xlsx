--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,212 +17,215 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GIBELOTTE DE LAPIN (CUISSES)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_104B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Viandes collectivité (GRO.VIANDES)</t>
+    <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:14</t>
+    <t>31/10/2026 01:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HER-BOUQUET-G</t>
   </si>
   <si>
     <t>Bouquet garni sachet dose</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...19 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
-    <t>KNORR-FBLIE-STD</t>
-[...2 lines deleted...]
-    <t>Fonds Brun Lié (Knorr Professional)</t>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
@@ -289,104 +292,110 @@
   <si>
     <t>Poitrine de porc fraîche</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Viandes collectivité</t>
+    <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisse de lapin (piece)</t>
   </si>
   <si>
     <t>Conversions volailles (piece/poids/rendement)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Cuisses de lapin France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine de porc fraîche</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouquet garni sachet dose</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
   </si>
   <si>
-    <t>Conversions diverses</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CIBOULETTE (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CIBOULETTE France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
@@ -412,51 +421,57 @@
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fiche technique — GIBELOTTE DE LAPIN (CUISSES)</t>
   </si>
   <si>
     <t>GIBELOTTE DE LAPIN (CUISSES)  GRO_CDC_104B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisse de lapin (piece) (conv.)</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CIBOULETTE (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
 </sst>
 </file>
 
@@ -540,66 +555,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -646,1502 +658,1540 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>598.0058</v>
+        <v>428.600405</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>5.980058</v>
+        <v>4.28600405</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>598.0058</v>
+        <v>428.600405</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>9.75</v>
+        <v>9.85</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>9.75</v>
+        <v>9.85</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.02925</v>
+        <f>E7*0.0043</f>
+        <v>0.042355</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.4</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.0875</v>
+        <f>E8*24.02</f>
+        <v>9.608</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*14</f>
-        <v>14</v>
+        <f>E9*16.12</f>
+        <v>32.24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>4</v>
+        <v>0.007</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>4</v>
+        <v>0.007</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*24.02</f>
-        <v>96.08</v>
+        <f>E10*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
-        <v>4.6</v>
+        <v>0.051</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>4.6</v>
+        <v>0.051</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*16.12</f>
-        <v>74.152</v>
+        <f>E11*14</f>
+        <v>0.714</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
         <v>0.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.56</f>
         <v>0.28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*25.01</f>
+        <v>3.7515</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
         <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*1.05</f>
         <v>0.2625</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="9">
         <v>0.25</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>1.3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="9">
         <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" s="9">
         <v>3.333333</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>3.333333</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*6.0000006</f>
-        <v>20</v>
+        <f>E17*0.60000006</f>
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>3.333333</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>3.333333</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*4.50000045</f>
-        <v>15</v>
+        <f>E18*0.450000045</f>
+        <v>1.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D19" s="9">
         <v>0.073</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" s="9">
         <v>0.15</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G20" s="4">
         <f>E20*9.26</f>
         <v>1.389</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D21" s="9">
         <v>1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G21" s="4">
         <f>E21*7.5</f>
         <v>7.5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" s="9">
         <v>20</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G22" s="4">
         <f>E22*17.2</f>
         <v>344</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" s="9">
         <v>3</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>3</v>
       </c>
       <c r="F23" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G23" s="4">
         <f>E23*6.5</f>
         <v>19.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="3">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G24" s="13">
+        <v>85</v>
+      </c>
+      <c r="G24" s="12">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D4" s="11">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C5" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D5" s="11">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D6" s="11">
         <v>0.15</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C7" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C8" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D8" s="11">
-        <v>10</v>
+        <v>0.4</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C9" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D9" s="11">
-        <v>9.75</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>102</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D10" s="11">
-        <v>0.25</v>
+        <v>9.85</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D11" s="11">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D12" s="11">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D13" s="11">
-        <v>4.6</v>
+        <v>3</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D14" s="11">
-        <v>1</v>
+        <v>4.6</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D15" s="11">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>107</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D16" s="11">
-        <v>3.333</v>
+        <v>0.051</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D17" s="11">
         <v>0.1</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D18" s="11">
         <v>3.333</v>
       </c>
       <c r="E18" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D19" s="11">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D20" s="11">
-        <v>0.073</v>
+        <v>3.333</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D21" s="11">
-        <v>0.007</v>
+        <v>2</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D22" s="11">
-        <v>0.25</v>
+        <v>0.073</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D23" s="11">
+        <v>0.007</v>
+      </c>
+      <c r="E23" t="s">
+        <v>46</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="11">
         <v>0.25</v>
       </c>
-      <c r="E23" t="s">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="E24" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E25" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner le lapin suivant la procedure. Reserver au froid dans 1 bac GN 2/1 H 250 en polycarbonate. Deconditionner la boite de champignons de Paris suivant la procedure. Egoutter et stocker au froid les champignons dans un bac GN 1/1 H 100 perfore doublé d'un bac plein. Recuperer et stocker au froid, le jus de champignons dans une calotte filmee. Detailler en lardons la poitrine fraiche. Mettre les lardons dans un bac GN 1/1 H 45 perfore. Au four vapeur, "blanchir" les lardons durant 2 minutes. Reserver. Laver et desinfecter les elements du bouquet garni. Reserver. Laver et desinfecter le cerfeuil et la ciboulette. Au cutter, hacher la ciboulette et effeuiller le cerfeuil. Reserver au froid dans une calotte filmee. Dans un rondeau, realiser 10 litres de fond blanc de volaille, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud. Dans une russe, porter a ebullition et reduire de moitie le vin. Flamber le vin pour en retirer l'acidite et l'alcool.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson de la gibelotte — Prechauffer la sauteuse. Mettre la farine dans 1 bac GN 1/1 H 65. Saler, poivrer et rouler dans la farine les morceaux de lapin. Tapoter les morceaux de lapin pour retirer l'excedent de farine. Dans la sauteuse, a l'huile, faire saisir et dorer sur toutes les faces les morceaux de lapin. Egoutter les morceaux saisis dans 1 bac GN 2/1 H 250 pose sur un cuvier mobile. Eliminer les particules carbonisees et la graisse de cuisson de la sauteuse. Dans la sauteuse, au beurre, faire suer les echalotes ciselees. Ajouter les lardons. Singer les echalotes et les lardons. Laisser cuire et faire blondir la farine. Ranger les morceaux de lapin sur les lardons et les echalotes. Mettre le bouquet garni au milieu des morceaux. Deglacer avec le vin blanc. Mouiller avec le fond blanc de volaille et le jus des champignons. Saler et poivrer. Piquer la sonde cuisson a la jointure d'une cuisse. Porter a ebullition, puis reduire la source de chaleur, couvrir et mijoter. Ecumer et depouiller la surface de la cuisson de temps en temps. Surveiller la cuisson. Au terme de la cuisson, atteindre +85°C a coeur.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Terminer la preparation de la gibelotte — Decanter les morceaux de lapin dans 4 bacs GN 1/1 H 100. Ajouter les champignons sur les morceaux de lapin. Couvrir et reserver au chaud en attente de finition. Rectifier le fond de cuisson, en verifiant l'assaisonnement et la consistance. Eventuellement reduire le fond pour en obtenir 10 litres ou ajouter un peu de fond blanc de volaille. Verser le fond de cuisson dans un rondeau. Ajouter la creme fraiche. Emulsionner la sauce au mixer, afin de rendre la sauce homogene et onctueuse. Mettre au point l'assaisonnement. Repartir la sauce de la gibelotte sur les morceaux de lapin. Agiter les bacs de facon a lier les elements de la gibelotte.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>125</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser un morceau de lapin et de la garniture sur une assiette. Napper de sauce et parsemer de ciboulette ou de pluches de cerfeuil. Accompagner de pates, de pommes de terre sautees ou vapeur, de polenta, etc.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>127</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>128</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D35"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>GRO_CDC_104B · GRO.VIANDES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDC_104B · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_104B · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>127</v>
+      <c r="A4" t="s" s="15">
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner le lapin suivant la procedure. Reserver au froid dans 1 bac GN 2/1 H 250 en polycarbonate. Deconditionner la boite de champignons de Paris suivant la procedure. Egoutter et stocker au froid les champignons dans un bac GN 1/1 H 100 perfore doublé d'un bac plein. Recuperer et stocker au froid, le jus de champignons dans une calotte filmee. Detailler en lardons la poitrine fraiche. Mettre les lardons dans un bac GN 1/1 H 45 perfore. Au four vapeur, </v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B8" t="s">
+        <v>134</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D8" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B23</f>
         <v>Poitrine de porc fraîche</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E23</f>
         <v>3</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
-      <c r="B11" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B11" t="s">
+        <v>136</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E11</f>
+        <f>'Besoins'!$B$2*4.6</f>
         <v>4.6</v>
       </c>
-      <c r="D11" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D11" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B11</f>
         <v>Bouquet garni sachet dose</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E9</f>
-        <v>1</v>
+        <f>Besoins!E11</f>
+        <v>0.051</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F9</f>
-        <v>pc</v>
+        <f>Besoins!F11</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson de la gibelotte — Prechauffer la sauteuse. Mettre la farine dans 1 bac GN 1/1 H 65. Saler, poivrer et rouler dans la farine les morceaux de lapin. Tapoter les morceaux de lapin pour retirer l'excedent de farine. Dans la sauteuse, a l'huile, faire saisir et dorer sur toutes les faces les morceaux de lapin. Egoutter les morceaux saisis dans 1 bac GN 2/1 H 250 pose sur un cuvier mobile. Eliminer les particules carbonisees et la graisse de cuisson de la sauteuse. Dans la sauteuse, au beurre, faire suer les echalotes ciselees. Ajouter les lardons. Singer les echalotes et les lardons. Laisser cuire et faire blondir la farine. Ranger les morceaux de lapin sur les lardons et les echalotes. Mettre le bouquet garni au milieu des morceaux. Deglacer avec le vin blanc. Mouiller avec le fond blanc de volaille et le jus des champignons. Saler et poivrer. Piquer la sonde cuisson a la jointure d'une cuisse. Porter a ebullition, puis reduire la source de chaleur, couvrir et mijoter. Ecumer et depouiller la surface de la cuisson de temps en temps. Surveiller la cuisson. Au terme de la cuisson, atteindre +85°C a coeur.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B21</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C16" s="11">
         <f>Besoins!E21</f>
         <v>1</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B12</f>
@@ -2152,250 +2202,265 @@
         <v>0.5</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B19</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E19</f>
         <v>0.073</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.007</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B14</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E14</f>
         <v>0.25</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F14</f>
         <v>lt</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E15</f>
         <v>0.25</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22"/>
+      <c r="B22" t="str">
+        <f>Besoins!B20</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C22" s="11">
+        <f>Besoins!E20</f>
+        <v>0.15</v>
+      </c>
+      <c r="D22" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Terminer la preparation de la gibelotte — Decanter les morceaux de lapin dans 4 bacs GN 1/1 H 100. Ajouter les champignons sur les morceaux de lapin. Couvrir et reserver au chaud en attente de finition. Rectifier le fond de cuisson, en verifiant l'assaisonnement et la consistance. Eventuellement reduire le fond pour en obtenir 10 litres ou ajouter un peu de fond blanc de volaille. Verser le fond de cuisson dans un rondeau. Ajouter la creme fraiche. Emulsionner la sauce au mixer, afin de rendre la sauce homogene et onctueuse. Mettre au point l'assaisonnement. Repartir la sauce de la gibelotte sur les morceaux de lapin. Agiter les bacs de facon a lier les elements de la gibelotte.</v>
       </c>
-      <c r="C22"/>
-[...4 lines deleted...]
-      <c r="B23" t="str">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str">
         <f>Besoins!B16</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C24" s="11">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
-      <c r="D23" t="str">
+      <c r="D24" t="str">
         <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
-    <row r="24">
-[...3 lines deleted...]
-      <c r="B24" t="str" s="14">
+    <row r="25">
+      <c r="A25" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a +63°C a coeur, en attente de consommation.</v>
       </c>
-      <c r="C24"/>
-[...6 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="16">
+        <v>142</v>
+      </c>
+      <c r="B26" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Dresser un morceau de lapin et de la garniture sur une assiette. Napper de sauce et parsemer de ciboulette ou de pluches de cerfeuil. Accompagner de pates, de pommes de terre sautees ou vapeur, de polenta, etc.</v>
       </c>
-      <c r="C25"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C27" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
-      <c r="B28"/>
-[...1 lines deleted...]
-      <c r="D28"/>
+      <c r="B28" t="s">
+        <v>138</v>
+      </c>
+      <c r="C28" s="11">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B30" t="str" s="14">
+      <c r="A30" t="s" s="15">
+        <v>143</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B31" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C30"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C31"/>
+      <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C32" s="11">
+        <f>Besoins!E7</f>
+        <v>9.85</v>
+      </c>
+      <c r="D32" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="str">
         <f>Besoins!B13</f>
-        <v>Fonds Brun Lié (Knorr Professional)</v>
-[...1 lines deleted...]
-      <c r="C32" s="11">
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
+      </c>
+      <c r="C33" s="11">
         <f>Besoins!E13</f>
-        <v>0.25</v>
-[...1 lines deleted...]
-      <c r="D32" t="str">
+        <v>0.15</v>
+      </c>
+      <c r="D33" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-    </row>
     <row r="34">
-      <c r="A34" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B22:D22"/>
-    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="A29:D29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A35:D35"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GIBELOTTE DE LAPIN (CUISSES)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>