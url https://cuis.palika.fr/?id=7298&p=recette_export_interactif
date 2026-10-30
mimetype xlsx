--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -4,108 +4,108 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="GIBELOTTE DE LAPIN (RABLE)" sheetId="1" r:id="rId1"/>
+    <sheet name="GIBELOTTE DE LAPIN (RÂBLE)" sheetId="1" r:id="rId1"/>
     <sheet name="Fond de volaille reconstitue (c" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
-    <t>GIBELOTTE DE LAPIN (RABLE)</t>
+    <t>GIBELOTTE DE LAPIN (RÂBLE)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>GIBELOTTE DE LAPIN (RABLE)  GRO_CDC_104A</t>
+    <t>GIBELOTTE DE LAPIN (RÂBLE)  GRO_CDC_104A</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Rable de lapin (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Poitrine de porc fraîche</t>
   </si>
   <si>
-    <t xml:space="preserve">    Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Bouquet garni sachet dose</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CIBOULETTE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
@@ -124,54 +124,54 @@
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a +63°C a coeur, en attente de consommation.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -276,51 +276,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E46"/>
+  <dimension ref="A1:E47"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -454,55 +454,55 @@
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.046</f>
         <v>4.6</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00051</f>
+        <v>0.051</v>
       </c>
       <c r="D14" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
@@ -669,55 +669,55 @@
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.046</f>
         <v>4.6</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00051</f>
+        <v>0.051</v>
       </c>
       <c r="D30" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
@@ -803,149 +803,163 @@
       </c>
       <c r="C38" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="11">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="10">
+        <f>B2*0.0015</f>
+        <v>0.15</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B40" t="inlineStr" s="12">
+      <c r="B41" t="inlineStr" s="12">
         <is>
           <t>Terminer la preparation de la gibelotte — Decanter les morceaux de lapin dans 4 bacs GN 1/1 H 100. Ajouter les champignons sur les morceaux de lapin. Couvrir et reserver au chaud en attente de finition. Rectifier le fond de cuisson, en verifiant l'assaisonnement et la consistance. Eventuellement reduire le fond pour en obtenir 10 litres ou ajouter un peu de fond blanc de volaille. Verser le fond de cuisson dans un rondeau. Ajouter la creme fraiche. Emulsionner la sauce au mixer, afin de rendre la sauce homogene et onctueuse. Mettre au point l'assaisonnement. Repartir la sauce de la gibelotte sur les morceaux de lapin. Agiter les bacs de facon a lier les elements de la gibelotte.</t>
         </is>
       </c>
-      <c r="C40"/>
-[...5 lines deleted...]
-      <c r="B41" t="s">
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41" t="s" s="8"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="s">
         <v>20</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C42" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D42" t="s">
         <v>12</v>
       </c>
-      <c r="E41" t="s" s="8"/>
-[...9 lines deleted...]
-      <c r="D42"/>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s" s="12">
+        <v>30</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="11">
         <v>31</v>
       </c>
-      <c r="B43" t="inlineStr" s="12">
+      <c r="B44" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dresser un morceau de lapin et de la garniture sur une assiette. Napper de sauce et parsemer de ciboulette ou de pluches de cerfeuil. Accompagner de pates, de pommes de terre sautees ou vapeur, de polenta, etc.</t>
         </is>
       </c>
-      <c r="C43"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C44"/>
+      <c r="D44"/>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C45" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D45" t="s">
         <v>9</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="13">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C46" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s" s="8"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="13">
         <v>32</v>
       </c>
-      <c r="B46"/>
-[...2 lines deleted...]
-      <c r="E46" t="s" s="8"/>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="B40:D40"/>
-    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B41:D41"/>
     <mergeCell ref="B43:D43"/>
-    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="A47:D47"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>33</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -977,137 +991,137 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>9.75</v>
+        <f>B2*0.985</f>
+        <v>9.85</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.25</v>
+        <f>B2*0.015</f>
+        <v>0.15</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>25</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>9.75</v>
+        <f>B2*0.985</f>
+        <v>9.85</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.25</v>
+        <f>B2*0.015</f>
+        <v>0.15</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>32</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>GIBELOTTE DE LAPIN (RABLE)</dc:title>
+  <dc:title>GIBELOTTE DE LAPIN (RÂBLE)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>