--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -6,200 +6,197 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="FRICASSEE DE VOLAILLE A L'ANCIE" sheetId="1" r:id="rId1"/>
+    <sheet name="FRICASSÉE DE VOLAILLE À L'ANCIE" sheetId="1" r:id="rId1"/>
     <sheet name="Fond de volaille reconstitue (c" sheetId="2" r:id="rId2"/>
-    <sheet name="Roux Blanc" sheetId="3" r:id="rId3"/>
-    <sheet name="PETITS OIGNONS GRELOTS GLACES A" sheetId="4" r:id="rId4"/>
+    <sheet name="ROUX BLANC" sheetId="3" r:id="rId3"/>
+    <sheet name="PETITS OIGNONS GRELOTS GLACÉS À" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
-[...1 lines deleted...]
-    <t>FRICASSEE DE VOLAILLE A L'ANCIENNE (CUISSES)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+  <si>
+    <t>FRICASSÉE DE VOLAILLE À L'ANCIENNE (CUISSES)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>FRICASSEE DE VOLAILLE A L'ANCIENNE (CUISSES)  GRO_CDC_101B</t>
+    <t>FRICASSÉE DE VOLAILLE À L'ANCIENNE (CUISSES)  GRO_CDC_101B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisse de poulet (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC — voir l'onglet "PETITS OIGNONS GRELOTS GLACÉS À"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Preparer la garniture — Glacer les petits oignons a blanc (voir la recette). Passer au four les champignons sur la position vapeur. Reserver au chaud.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser les portions de volaille avec la garniture a l'assiette. Napper de sauce. Accompagner de riz pilaf.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
   </si>
   <si>
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>référence : 100 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -318,51 +315,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:E34"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -701,109 +698,123 @@
       <c r="A28" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B28" t="s" s="12">
         <v>24</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.75</f>
         <v>75</v>
       </c>
       <c r="D29" t="s">
         <v>3</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="11">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="11">
         <v>25</v>
       </c>
-      <c r="B30" t="inlineStr" s="12">
+      <c r="B31" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Decanter les portions de volaille, dans 4 bacs GN 1/1 H 100. Ajouter aux portions, la garniture. Couvrir et reserver au chaud. Reduire la sauce afin d'obtenir la consistance et la quantite souhaitee. Ajouter la creme. Rectifier l'assaisonnement. Eventuellement corser la sauce avec du concentre de volaille. Verser la sauce dans un rondeau. Monter la sauce au mixeur pour lui donner de l'onctuosite. Repartir la sauce sur les portions de volaille, dans les 4 bacs.</t>
         </is>
       </c>
-      <c r="C30"/>
-[...5 lines deleted...]
-      <c r="B31" t="s">
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
         <v>13</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C32" s="10">
         <f>B2*0.03</f>
         <v>3</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D32" t="s">
         <v>11</v>
       </c>
-      <c r="E31" t="s" s="8"/>
-[...2 lines deleted...]
-      <c r="A32" t="s" s="11">
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="11">
         <v>26</v>
       </c>
-      <c r="B32" t="s" s="12">
+      <c r="B33" t="s" s="12">
         <v>27</v>
       </c>
-      <c r="C32"/>
-[...7 lines deleted...]
-      <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B30:D30"/>
-[...1 lines deleted...]
-    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="A34:D34"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -835,144 +846,144 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>13.65</v>
+        <f>B2*0.985</f>
+        <v>13.79</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.35</v>
+        <f>B2*0.015</f>
+        <v>0.21</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>35</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>13.65</v>
+        <f>B2*0.985</f>
+        <v>13.79</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.35</v>
+        <f>B2*0.015</f>
+        <v>0.21</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>28</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>36</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>30</v>
       </c>
       <c r="B2" s="14">
         <v>1.44</v>
@@ -1068,369 +1079,343 @@
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.72</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>20</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A13" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B14" t="s" s="3">
+        <v>42</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>30</v>
       </c>
       <c r="B2" s="14">
         <v>75</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.04</f>
         <v>3</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.002</f>
         <v>0.15</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.001</f>
         <v>0.075</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.0001</f>
         <v>0.0075</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B11" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>20</v>
       </c>
       <c r="B12" t="s" s="12">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.04</f>
         <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.002</f>
         <v>0.15</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
         <v>21</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.001</f>
         <v>0.075</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.0001</f>
         <v>0.0075</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="11">
         <v>22</v>
       </c>
       <c r="B18" t="s" s="12">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="13">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
@@ -1442,37 +1427,37 @@
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>FRICASSEE DE VOLAILLE A L'ANCIE</dc:title>
+  <dc:title>FRICASSÉE DE VOLAILLE À L'ANCIE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>