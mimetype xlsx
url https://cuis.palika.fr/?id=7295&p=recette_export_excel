--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,203 +17,206 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>FRICASSEE DE VOLAILLE A L'ANCIENNE (CUISSES)</t>
+    <t>FRICASSÉE DE VOLAILLE À L'ANCIENNE (CUISSES)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_101B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:32</t>
+    <t>31/10/2026 05:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001743</t>
-[...5 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME101431</t>
-[...8 lines deleted...]
-    <t>u</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
-    <t>KNORR-FBLIE-STD</t>
-[...2 lines deleted...]
-    <t>Fonds Brun Lié (Knorr Professional)</t>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
@@ -223,51 +226,51 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>RNMS00333</t>
   </si>
   <si>
     <t>Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
@@ -283,216 +286,222 @@
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisse de poulet (piece)</t>
   </si>
   <si>
     <t>Conversions volailles (piece/poids/rendement)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Preparer la garniture — Glacer les petits oignons a blanc (voir la recette). Passer au four les champignons sur la position vapeur. Reserver au chaud.</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser les portions de volaille avec la garniture a l'assiette. Napper de sauce. Accompagner de riz pilaf.</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
-    <t>Fiche technique — FRICASSEE DE VOLAILLE A L'ANCIENNE (CUISSES)</t>
-[...2 lines deleted...]
-    <t>FRICASSEE DE VOLAILLE A L'ANCIENNE (CUISSES)  GRO_CDC_101B</t>
+    <t>Fiche technique — FRICASSÉE DE VOLAILLE À L'ANCIENNE (CUISSES)</t>
+  </si>
+  <si>
+    <t>FRICASSÉE DE VOLAILLE À L'ANCIENNE (CUISSES)  GRO_CDC_101B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisse de poulet (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
-[...2 lines deleted...]
-    <t>↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
+  </si>
+  <si>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -561,66 +570,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -670,1966 +676,1973 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>273.924225</v>
+        <v>237.685872</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.73924225</v>
+        <v>2.37685872</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>273.924225</v>
+        <v>237.685872</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>13.65</v>
+        <v>13.79</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>13.65</v>
+        <v>13.79</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.04095</v>
+        <f>E7*0.0043</f>
+        <v>0.059297</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.72</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.72</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*16.12</f>
+        <v>32.24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
         <f>E9*14.8</f>
         <v>0.1036</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
-        <v>4.6</v>
+        <v>0.72</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>4.6</v>
+        <v>0.72</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*16.12</f>
-        <v>74.152</v>
+        <f>E10*0.56</f>
+        <v>0.4032</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
         <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G11" s="4">
         <f>E11*55</f>
         <v>5.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*25.01</f>
+        <v>5.2521</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>0.72</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.72</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G13" s="4">
         <f>E13*4.9</f>
         <v>3.528</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D14" s="9">
         <v>0.15</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5.2</f>
         <v>0.78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>3</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
         <v>0.0805</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.0805</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0.35</f>
         <v>0.028175</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>0.075</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.82</f>
         <v>0.0615</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>2</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G18" s="4">
         <f>E18*3.89</f>
         <v>7.78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>3</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G19" s="4">
         <f>E19*3.85</f>
         <v>11.55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="9">
         <v>20</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G20" s="4">
         <f>E20*8.19</f>
         <v>163.8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="G21" s="13">
+        <v>75</v>
+      </c>
+      <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D4" s="11">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" t="s">
         <v>85</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D6" s="11">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D7" s="11">
-        <v>13.65</v>
+        <v>13.79</v>
       </c>
       <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D8" s="11">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D9" s="11">
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D10" s="11">
         <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D11" s="11">
         <v>0.073</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D12" s="11">
         <v>0.007</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D13" s="11">
         <v>1.44</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D14" s="11">
         <v>0.72</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D15" s="11">
         <v>0.72</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D16" s="11">
         <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D17" s="11">
         <v>3</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D18" s="11">
         <v>0.15</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D19" s="11">
         <v>0.075</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D20" s="11">
         <v>0.008</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D21" s="11">
         <v>4.6</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>106</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="11">
+        <v>2</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner les volailles suivant la procedure. Habiller et portionner les volailles. Reserver au froid. Peler, laver et desinfecter les oignons. Au cutter, hacher finement les oignons. Reserver au froid. Deconditionner les champignons suivant la procedure. Egoutter les champignons dans 1 bac GN 1/1 H 100 perfore. Recuperer le jus de champignons dans une calotte. Reserver au froid le bac contenant les champignons, double d'un bac GN 1/1 H 65 plein. Dans un rondeau, realiser la rehydratation de 14 litres de fond blanc de volaille, en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Faire raidir les portions de volaille — Saler et poivrer les portions de volaille sur les deux faces. Premiere methode : Prechauffer le four sur la position mixte a +120°C. Disposer les portions de volaille sur 8 grilles de cuisson. Etager les grilles sur l'echelle de cuisson. Enfourner et laisser raidir les portions sans coloration. Reserver dans 1 bac GN 2/1 en polycarbonate muni d'une grille egouttoir. Deuxieme methode : En sauteuse, dans le beurre chaud, faire raidir la volaille sans coloration. Egoutter les portions dans 1 bac GN 2/1 H 250 monte sur un cuvier roulant, garde a proximite de votre sauteuse.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des volailles — Pour la cuisson en sauteuse : Eliminer la graisse de cuisson et les particules carbonisees. En sauteuse, faire fondre le beurre du roux et faire suer les oignons haches. Ajouter la farine. Melanger avec une spatule. Cuire sans coloration. Verser le fond de volaille sur le roux, ajouter le jus de champignons. Melanger au fouet afin d'obtenir une liaison homogene. Saler et poivrer. Ranger les portions de volaille dans le fond blanc lie. Piquer la sonde de cuisson dans la jointure d'une cuisse. Porter a ebullition, puis reduire la source de chaleur. Laisser cuire a feu doux pendant 20 a 25 minutes environ, a couvert. Atteindre la temperature de +85°C a coeur au terme de la cuisson. Pour la cuisson au four : Mettre les portions raidies dans 4 bacs GN 1/1 H 100. Confectionner le veloute comme ci-dessus. Cuire a couvert les portions dans le veloute, au four chaleur mixte a +175°C, avec les memes reperes de cuisson. Cremer chaque bac en fin de cuisson. Ajouter la garniture. Agiter les bacs pour lier l'ensemble.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>114</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Decanter les portions de volaille, dans 4 bacs GN 1/1 H 100. Ajouter aux portions, la garniture. Couvrir et reserver au chaud. Reduire la sauce afin d'obtenir la consistance et la quantite souhaitee. Ajouter la creme. Rectifier l'assaisonnement. Eventuellement corser la sauce avec du concentre de volaille. Verser la sauce dans un rondeau. Monter la sauce au mixeur pour lui donner de l'onctuosite. Repartir la sauce sur les portions de volaille, dans les 4 bacs.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+      <c r="D8" t="s" s="13">
+        <v>115</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+        <v>117</v>
+      </c>
+      <c r="D9" t="s" s="13">
+        <v>118</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+        <v>120</v>
+      </c>
+      <c r="D10" t="s" s="13">
+        <v>121</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D11" t="inlineStr" s="14">
+        <v>122</v>
+      </c>
+      <c r="D11" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D12" t="inlineStr" s="14">
+        <v>123</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14">
-        <v>121</v>
+      <c r="E12" t="s" s="13">
+        <v>124</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="E13" t="s" s="14"/>
+        <v>125</v>
+      </c>
+      <c r="D13" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="inlineStr" s="14">
+      <c r="D14" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>2</v>
       </c>
       <c r="C15"/>
-      <c r="D15" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E15" t="s" s="14"/>
+      <c r="D15" t="s" s="13">
+        <v>127</v>
+      </c>
+      <c r="E15" t="s" s="13"/>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
         <v>3</v>
       </c>
       <c r="C16"/>
-      <c r="D16" t="inlineStr" s="14">
+      <c r="D16" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E16" t="s" s="14"/>
+      <c r="E16" t="s" s="13"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17">
         <v>4</v>
       </c>
       <c r="C17"/>
-      <c r="D17" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E17" t="s" s="14"/>
+      <c r="D17" t="s" s="13">
+        <v>128</v>
+      </c>
+      <c r="E17" t="s" s="13"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>5</v>
       </c>
       <c r="C18"/>
-      <c r="D18" t="inlineStr" s="14">
+      <c r="D18" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E18" t="s" s="14"/>
+      <c r="E18" t="s" s="13"/>
       <c r="F18"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D48"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_101B · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_101B · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>128</v>
+      <c r="A4" t="s" s="15">
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner les volailles suivant la procedure. Habiller et portionner les volailles. Reserver au froid. Peler, laver et desinfecter les oignons. Au cutter, hacher finement les oignons. Reserver au froid. Deconditionner les champignons suivant la procedure. Egoutter les champignons dans 1 bac GN 1/1 H 100 perfore. Recuperer le jus de champignons dans une calotte. Reserver au froid le bac contenant les champignons, double d'un bac GN 1/1 H 65 plein. Dans un rondeau, realiser la rehydratation de 14 litres de fond blanc de volaille, en se reportant aux recommandations du fabricant.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B18</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E18</f>
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*14</f>
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>Champignons hôtel pieds morceaux boîte 5/1</v>
+      <c r="B10" t="s">
+        <v>135</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*4.6</f>
         <v>4.6</v>
       </c>
-      <c r="D10" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D10" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Faire raidir les portions de volaille — Saler et poivrer les portions de volaille sur les deux faces. Premiere methode : Prechauffer le four sur la position mixte a +120°C. Disposer les portions de volaille sur 8 grilles de cuisson. Etager les grilles sur l'echelle de cuisson. Enfourner et laisser raidir les portions sans coloration. Reserver dans 1 bac GN 2/1 en polycarbonate muni d'une grille egouttoir. Deuxieme methode : En sauteuse, dans le beurre chaud, faire raidir la volaille sans coloration. Egoutter les portions dans 1 bac GN 2/1 H 250 monte sur un cuvier roulant, garde a proximite de votre sauteuse.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des volailles — Pour la cuisson en sauteuse : Eliminer la graisse de cuisson et les particules carbonisees. En sauteuse, faire fondre le beurre du roux et faire suer les oignons haches. Ajouter la farine. Melanger avec une spatule. Cuire sans coloration. Verser le fond de volaille sur le roux, ajouter le jus de champignons. Melanger au fouet afin d'obtenir une liaison homogene. Saler et poivrer. Ranger les portions de volaille dans le fond blanc lie. Piquer la sonde de cuisson dans la jointure d'une cuisse. Porter a ebullition, puis reduire la source de chaleur. Laisser cuire a feu doux pendant 20 a 25 minutes environ, a couvert. Atteindre la temperature de +85°C a coeur au terme de la cuisson. Pour la cuisson au four : Mettre les portions raidies dans 4 bacs GN 1/1 H 100. Confectionner le veloute comme ci-dessus. Cuire a couvert les portions dans le veloute, au four chaleur mixte a +175°C, avec les memes reperes de cuisson. Cremer chaque bac en fin de cuisson. Ajouter la garniture. Agiter les bacs pour lier l'ensemble.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B9</f>
         <v>Poivre blanc moulu</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*1.44</f>
         <v>1.44</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="14">
+      <c r="A16" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B16" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Preparer la garniture — Glacer les petits oignons a blanc (voir la recette). Passer au four les champignons sur la position vapeur. Reserver au chaud.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B11</f>
+        <v>Glace de viande</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E11</f>
+        <v>0.1</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>142</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Confectionner la sauce — Decanter les portions de volaille, dans 4 bacs GN 1/1 H 100. Ajouter aux portions, la garniture. Couvrir et reserver au chaud. Reduire la sauce afin d'obtenir la consistance et la quantite souhaitee. Ajouter la creme. Rectifier l'assaisonnement. Eventuellement corser la sauce avec du concentre de volaille. Verser la sauce dans un rondeau. Monter la sauce au mixeur pour lui donner de l'onctuosite. Repartir la sauce sur les portions de volaille, dans les 4 bacs.</v>
       </c>
-      <c r="C18"/>
-[...4 lines deleted...]
-      <c r="B19" t="str">
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
         <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C20" s="11">
         <f>Besoins!E15</f>
         <v>3</v>
       </c>
-      <c r="D19" t="str">
+      <c r="D20" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
-    <row r="20">
-[...3 lines deleted...]
-      <c r="B20" t="str" s="14">
+    <row r="21">
+      <c r="A21" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser les portions de volaille avec la garniture a l'assiette. Napper de sauce. Accompagner de riz pilaf.</v>
       </c>
-      <c r="C20"/>
-[...4 lines deleted...]
-      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="15">
+        <v>144</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C23"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C25" s="11">
+        <f>Besoins!E7</f>
+        <v>13.79</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="str">
         <f>Besoins!B12</f>
-        <v>Fonds Brun Lié (Knorr Professional)</v>
-[...1 lines deleted...]
-      <c r="C25" s="11">
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
+      </c>
+      <c r="C26" s="11">
         <f>Besoins!E12</f>
-        <v>0.35</v>
-[...1 lines deleted...]
-      <c r="D25" t="str">
+        <v>0.21</v>
+      </c>
+      <c r="D26" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="26">
-[...4 lines deleted...]
-    </row>
     <row r="27">
-      <c r="A27" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A28" t="s" s="15">
+        <v>145</v>
+      </c>
+      <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A29" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B29" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B8</f>
-[...24 lines deleted...]
-      <c r="B32" t="str">
         <f>Besoins!B13</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
-      <c r="C32" s="11">
+      <c r="C30" s="11">
         <f>Besoins!E13</f>
         <v>0.72</v>
       </c>
-      <c r="D32" t="str">
+      <c r="D30" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="str">
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C31" s="11">
+        <f>Besoins!E10</f>
+        <v>0.72</v>
+      </c>
+      <c r="D31" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B32" t="str" s="13">
+        <f>"[ÉTUVER] "&amp;Procedure!D11</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
     <row r="33">
-      <c r="A33"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A33" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B33" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D12</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A34"/>
+      <c r="B34" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A35" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B35" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D13</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A36"/>
+      <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37"/>
+      <c r="A37" t="s" s="15">
+        <v>146</v>
+      </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="16">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>131</v>
+      </c>
+      <c r="B38" t="str" s="13">
+        <f>Procedure!D14</f>
+        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="17">
-[...4 lines deleted...]
-        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
+      <c r="A39" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B39" t="str" s="13">
+        <f>Procedure!D15</f>
+        <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D40"/>
+      <c r="A40"/>
+      <c r="B40" t="str">
+        <f>Besoins!B19</f>
+        <v>Petits oignons blancs surgelés</v>
+      </c>
+      <c r="C40" s="11">
+        <f>Besoins!E19</f>
+        <v>3</v>
+      </c>
+      <c r="D40" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="str">
-        <f>Besoins!B19</f>
-[...13 lines deleted...]
-      <c r="B42" t="str">
         <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
-      <c r="C42" s="11">
+      <c r="C41" s="11">
         <f>Besoins!E14</f>
         <v>0.15</v>
       </c>
-      <c r="D42" t="str">
+      <c r="D41" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="43">
-[...3 lines deleted...]
-      <c r="B43" t="str" s="14">
+    <row r="42">
+      <c r="A42" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B42" t="str" s="13">
         <f>Procedure!D16</f>
         <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
       </c>
-      <c r="C43"/>
-      <c r="D43"/>
+      <c r="C42"/>
+      <c r="D42"/>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="str">
+        <f>Besoins!B17</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C43" s="11">
+        <f>Besoins!E17</f>
+        <v>0.075</v>
+      </c>
+      <c r="D43" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44"/>
-      <c r="B44" t="str">
-[...1 lines deleted...]
-        <v>Sucre blanc cristal sac 25 kg</v>
+      <c r="B44" t="s">
+        <v>138</v>
       </c>
       <c r="C44" s="11">
-        <f>Besoins!E17</f>
-[...12 lines deleted...]
-      <c r="C45" s="11">
         <f>'Besoins'!$B$2*0.0075</f>
         <v>0.0075</v>
       </c>
-      <c r="D45" t="s">
-[...7 lines deleted...]
-      <c r="B46" t="str" s="14">
+      <c r="D44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B45" t="str" s="13">
         <f>Procedure!D17</f>
         <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
       </c>
-      <c r="C46"/>
-[...6 lines deleted...]
-      <c r="B47" t="str" s="14">
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B46" t="str" s="13">
         <f>Procedure!D18</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
+      <c r="C46"/>
+      <c r="D46"/>
+    </row>
+    <row r="47">
+      <c r="A47"/>
+      <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
-      <c r="A48"/>
+      <c r="A48" t="s" s="18">
+        <v>22</v>
+      </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
-    </row>
-[...6 lines deleted...]
-      <c r="D49"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="25">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B18:D18"/>
-[...5 lines deleted...]
-    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
-    <mergeCell ref="B36:D36"/>
-    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
-    <mergeCell ref="B40:D40"/>
-    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B45:D45"/>
     <mergeCell ref="B46:D46"/>
-    <mergeCell ref="B47:D47"/>
-    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A48:D48"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>FRICASSEE DE VOLAILLE A L'ANCIE</dc:title>
+  <dc:title>FRICASSÉE DE VOLAILLE À L'ANCIE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>