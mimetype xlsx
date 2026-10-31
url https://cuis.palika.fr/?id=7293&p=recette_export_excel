--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -64,96 +64,96 @@
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 04:16</t>
+    <t>31/10/2026 07:25</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>RNMS00375</t>
   </si>
   <si>
     <t>Cuisses de lapin France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>