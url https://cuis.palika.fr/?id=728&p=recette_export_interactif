--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -92,51 +92,51 @@
   <si>
     <t>Pate gauffre de Liège Vanille  00001139</t>
   </si>
   <si>
     <t xml:space="preserve">    Pate a gaufrE — voir l'onglet "Pate a gaufrE"</t>
   </si>
   <si>
     <t>Pate a gaufrE</t>
   </si>
   <si>
     <t>référence : 3 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Pate a gaufrE  00001168</t>
   </si>
   <si>
     <t xml:space="preserve">    FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
     <t xml:space="preserve">    SUCRE (S2)</t>
   </si>
   <si>
     <t xml:space="preserve">    SEL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Levure</t>
   </si>
   <si>
     <t xml:space="preserve">    MARGARINE NORMALE</t>
   </si>
   <si>
     <t xml:space="preserve">    Vanillin</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre Perlee</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
@@ -242,50 +242,53 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -344,62 +347,65 @@
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>8</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>9</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>10</v>
       </c>
       <c r="B2" s="12">
@@ -458,62 +464,65 @@
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>8</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>15</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>10</v>
       </c>
       <c r="B2" s="12">
@@ -572,62 +581,65 @@
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>8</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>19</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>10</v>
       </c>
       <c r="B2" s="12">
@@ -798,51 +810,51 @@
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr" s="3">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
         <v>8</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>alveole de gauffre de liege van</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>