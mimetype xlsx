--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,51 +26,51 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>