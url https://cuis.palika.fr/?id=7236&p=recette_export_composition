--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -9,122 +9,119 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 kg)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>MARQUAGE VAPEUR NATUREL (SANS DEXTROSE NI GLUTAMATE) - VERSION PRO</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fecule de mais (Maizena)</t>
   </si>
   <si>
-    <t>Féculents et légumineuses</t>
+    <t>Semoules &amp; amidons</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bicarbonate de sodium alimentaire</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure maltee (flocons, pro)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail semoule sac 1kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Assaisonnements et corps gras</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignon en poudre (pro)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -354,59 +351,59 @@
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>0.036</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>0.036</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>