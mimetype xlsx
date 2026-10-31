--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -5,124 +5,124 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="FILETS DE DINDE FACON MAINTENON" sheetId="1" r:id="rId1"/>
+    <sheet name="FILETS DE DINDE FAÇON MAINTENON" sheetId="1" r:id="rId1"/>
     <sheet name="MARQUAGE VAPEUR MAISON [E621] (" sheetId="2" r:id="rId2"/>
-    <sheet name="Roux Blanc" sheetId="3" r:id="rId3"/>
+    <sheet name="ROUX BLANC" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
-[...1 lines deleted...]
-    <t>FILETS DE DINDE FACON MAINTENON</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+  <si>
+    <t>FILETS DE DINDE FAÇON MAINTENON</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>FILETS DE DINDE FACON MAINTENON  GRO_CDC_100</t>
+    <t>FILETS DE DINDE FAÇON MAINTENON  GRO_CDC_100</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    DINDE (filet) France standard</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe — voir l'onglet "MARQUAGE VAPEUR MAISON [E621] ("</t>
   </si>
   <si>
     <t xml:space="preserve">    emmental râpé 45% MG sachet</t>
   </si>
   <si>
     <t xml:space="preserve">    lait UHT 1/2 écrémé longue conservation</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t xml:space="preserve">    Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
@@ -132,69 +132,66 @@
   <si>
     <t>MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe  GRO_MARQ_VAPEUR</t>
   </si>
   <si>
     <t xml:space="preserve">    Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t xml:space="preserve">    Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
-[...2 lines deleted...]
-    <t>Roux Blanc  00SAU_REC001</t>
+    <t>ROUX BLANC</t>
+  </si>
+  <si>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -419,55 +416,55 @@
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.12</f>
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.025</f>
         <v>2.5</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
@@ -605,55 +602,55 @@
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="11">
         <v>24</v>
       </c>
       <c r="B23" t="inlineStr" s="12">
         <is>
           <t>Rehydrater la duxelles de champignons — Dans un rondeau, realiser la duxelles de champignons en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation, dans le rondeau qui servira ulterieurement a la confection de la sauce duxelles.</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="11">
         <v>25</v>
       </c>
       <c r="B25" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre les oignons emincees avec le beurre du roux. Ajouter la farine. Laisser cuire sans coloration. Le roux blanchit et devient mousseux en fin de cuisson. Laisser refroidir le roux dans le rondeau, qui servira ulterieurement a la confection de la sauce.</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.018</f>
         <v>1.8</v>
       </c>
@@ -1109,51 +1106,51 @@
     <row r="18">
       <c r="A18" t="s" s="13">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>39</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>32</v>
       </c>
       <c r="B2" s="14">
         <v>1.8</v>
@@ -1249,141 +1246,115 @@
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.9</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>23</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A13" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B14" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="13">
+        <v>30</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>FILETS DE DINDE FACON MAINTENON</dc:title>
+  <dc:title>FILETS DE DINDE FAÇON MAINTENON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>