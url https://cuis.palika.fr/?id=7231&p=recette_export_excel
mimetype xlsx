--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,209 +17,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>FILETS DE DINDE FACON MAINTENON</t>
+    <t>FILETS DE DINDE FAÇON MAINTENON</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_100</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:42</t>
+    <t>31/10/2026 05:05</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>00001408</t>
   </si>
   <si>
     <t>emmental râpé 45% MG sachet</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00001430</t>
   </si>
   <si>
     <t>lait UHT 1/2 écrémé longue conservation</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001743</t>
-[...5 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>DUXELLES-SECHE</t>
+  </si>
+  <si>
+    <t>Duxelles de champignons dehydratee</t>
+  </si>
+  <si>
+    <t>Légumes et aromates déshydratés</t>
   </si>
   <si>
     <t>GLUTAMATE-MSG</t>
   </si>
   <si>
     <t>Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>DUXELLES-SECHE</t>
-[...5 lines deleted...]
-    <t>Épicerie</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>DEXTROSE</t>
   </si>
   <si>
     <t>Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t>Glucoses et sucres techniques</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
@@ -244,51 +247,51 @@
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNM1120156</t>
   </si>
   <si>
     <t>DINDE (filet) France standard</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
@@ -310,174 +313,180 @@
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ emmental râpé 45% MG sachet</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ lait UHT 1/2 écrémé longue conservation</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    ↳ Duxelles de champignons déshydratée, boîte (pièce)</t>
+  </si>
+  <si>
+    <t>Conversions conserves (boîte→net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Duxelles de champignons dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...5 lines deleted...]
-    <t>FILETS DE DINDE FACON MAINTENON  GRO_CDC_100</t>
+    <t>Fiche technique — FILETS DE DINDE FAÇON MAINTENON</t>
+  </si>
+  <si>
+    <t>FILETS DE DINDE FAÇON MAINTENON  GRO_CDC_100</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe  GRO_MARQ_VAPEUR</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -655,1182 +664,1204 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>144.0844</v>
+        <v>167.5044</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.440844</v>
+        <v>1.675044</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>144.0844</v>
+        <v>167.5044</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*7.7</f>
+        <v>7.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>12</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*0.143</f>
+        <v>1.716</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*15</f>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>0.021</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.021</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*9.9</f>
         <v>0.2079</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D11" s="9">
         <v>0.003</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.003</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*20</f>
         <v>0.06</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="9">
         <v>0.12</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*9.5</f>
         <v>1.14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" s="9">
         <v>0.007</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" s="9">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*15</f>
-        <v>1.5</v>
+        <f>E14*0.56</f>
+        <v>0.504</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="9">
         <v>0.1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*55</f>
         <v>5.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9">
         <v>0.06</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*1.6</f>
         <v>0.096</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="9">
         <v>0.054</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.054</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G17" s="4">
         <f>E17*1.05</f>
         <v>0.0567</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" s="9">
         <v>0.9</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.9</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
         <f>E18*4.9</f>
         <v>4.41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D19" s="9">
         <v>0.3</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*5.2</f>
         <v>1.56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D20" s="9">
         <v>3</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>3</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G20" s="4">
         <f>E20*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D21" s="9">
         <v>0.118</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.118</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0.35</f>
         <v>0.0413</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D22" s="9">
         <v>2.5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G22" s="4">
         <f>E22*3.89</f>
         <v>9.725</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" s="9">
         <v>13</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>13</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G23" s="4">
         <f>E23*8.7</f>
         <v>113.1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="3">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G24" s="13">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D3" s="11">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D4" s="11">
         <v>0.3</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D5" s="11">
         <v>0.12</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D6" s="11">
         <v>0.06</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D7" s="11">
         <v>0.021</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D8" s="11">
         <v>0.045</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D9" s="11">
         <v>0.054</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D11" s="11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D12" s="11">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="11">
         <v>1</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D14" s="11">
-        <v>0.1</v>
+        <v>2.5</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D15" s="11">
-        <v>3</v>
+        <v>0.1</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D16" s="11">
-        <v>0.073</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D17" s="11">
-        <v>0.007</v>
+        <v>0.073</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D18" s="11">
-        <v>0.003</v>
+        <v>0.007</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D19" s="11">
-        <v>0.3</v>
+        <v>0.003</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D20" s="11">
-        <v>1.8</v>
+        <v>0.3</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D21" s="11">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="11">
         <v>0.9</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1919,327 +1950,327 @@
         <is>
           <t>Dresser les portions de filets de dinde — Repartir la sauce duxelles dans le fond de 4 bacs GN 1/1 H 65. Disposer les tranches de filet sur le fond des bacs enduits de sauce duxelles. Napper les tranches avec la sauce "soubisee". Parsemer de l'emmenthal rape la surface des bacs. Gratiner legerement au four quelques instants. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC en attente de consommation.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>Servir — Servir les tranches de filet de dinde avec de la sauce duxelles et de la sauce soubisee gratinee. Accompagner de pommes de terre sautees, de pates, de riz, de gratin de legumes divers, etc.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="inlineStr" s="14">
         <is>
           <t>ALTERNATIVE NATURELLE EXISTE (sans E621/dextrose) : voir "Le Secret du Chef Palika" [GRO_MARQ_VAP_NAT / GRO_MARQ_VAP_COM]. Melanger tous les elements — Peser precisement le paprika, le dextrose, le glutamate et le sel. Melanger intimement les elements secs. Ajouter la matiere grasse choisie (huile vegetale par defaut, ou graisse animale fondue pour une note plus prononcee) et melanger de nouveau jusqu'a obtention d'une pate homogene. Reserver dans un contenant hermetique a temperature ambiante.</t>
         </is>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D12" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D13" t="inlineStr" s="14">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="E13" t="s" s="14">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>125</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="E14" t="s" s="14"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_100 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_100 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner les filets de dinde suivant la procedure. Reserver au froid dans un bac GN 2/1 H 150 muni d'une grille egouttoir. Couvrir.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B23</f>
         <v>DINDE (filet) France standard</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E23</f>
         <v>13</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Rehydrater la duxelles de champignons — Dans un rondeau, realiser la duxelles de champignons en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation, dans le rondeau qui servira ulterieurement a la confection de la sauce duxelles.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
-[...1 lines deleted...]
-        <v>Duxelles de champignons dehydratee</v>
+      <c r="B9" t="s">
+        <v>131</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E14</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre les oignons emincees avec le beurre du roux. Ajouter la farine. Laisser cuire sans coloration. Le roux blanchit et devient mousseux en fin de cuisson. Laisser refroidir le roux dans le rondeau, qui servira ulterieurement a la confection de la sauce.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B19</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E19</f>
         <v>0.3</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B22</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E22</f>
         <v>2.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Cuire les filets de dinde — Prechauffer le four sur la position chaleur mixte, a +110/120 degC. Mettre le marquage vapeur dans un bac GN 1/1 H 65. Rouler les filets de dinde dans le marquage vapeur. Disposer les filets de dinde sur 4 grilles de cuisson. Etager les grilles sur l'echelle de cuisson. Glisser un bac GN 1/1 H 45 sous les grilles qui fera fonction de lechefrite pour recuperer les graisses de cuisson. Piquer la sonde de cuisson au milieu d'un filet et dans le sens de la longueur. Enfourner et cuire les filets de dinde. Atteindre +72 degC a coeur au terme de la cuisson. Respecter la procedure de fin de cuisson. Trancher et portionner les filets de dinde. Reserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Confectionner la sauce soubise et la sauce duxelles — Porter a ebullition le lait. Verser le lait bouillant sur le roux froid </v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B8</f>
         <v>lait UHT 1/2 écrémé longue conservation</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E8</f>
         <v>12</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
@@ -2252,144 +2283,144 @@
         <v>0.1</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B20</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E20</f>
         <v>3</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F20</f>
         <v>lt</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B13</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E13</f>
         <v>0.007</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B11</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E11</f>
         <v>0.003</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Dresser les portions de filets de dinde — Repartir la sauce duxelles dans le fond de 4 bacs GN 1/1 H 65. Disposer les tranches de filet sur le fond des bacs enduits de sauce duxelles. Napper les tranches avec la sauce </v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B7</f>
         <v>emmental râpé 45% MG sachet</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E7</f>
         <v>1</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Servir — Servir les tranches de filet de dinde avec de la sauce duxelles et de la sauce soubisee gratinee. Accompagner de pommes de terre sautees, de pates, de riz, de gratin de legumes divers, etc.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="16">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28" t="str" s="14">
         <f>Procedure!D10</f>
         <v>ALTERNATIVE NATURELLE EXISTE (sans E621/dextrose) : voir </v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
         <f>Besoins!B12</f>
         <v>Paprika en poudre</v>
       </c>
       <c r="C29" s="11">
         <f>Besoins!E12</f>
         <v>0.12</v>
       </c>
       <c r="D29" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
@@ -2402,242 +2433,212 @@
         <v>0.06</v>
       </c>
       <c r="D30" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
         <f>Besoins!B10</f>
         <v>Glutamate monosodique E621 (exhausteur de gout)</v>
       </c>
       <c r="C31" s="11">
         <f>Besoins!E10</f>
         <v>0.021</v>
       </c>
       <c r="D31" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C32" s="11">
         <f>'Besoins'!$B$2*0.045</f>
         <v>0.045</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
         <f>Besoins!B17</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C33" s="11">
         <f>Besoins!E17</f>
         <v>0.054</v>
       </c>
       <c r="D33" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35" t="s" s="16">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="17">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B36" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str">
         <f>Besoins!B18</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C37" s="11">
         <f>Besoins!E18</f>
         <v>0.9</v>
       </c>
       <c r="D37" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
-        <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B14</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C38" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E14</f>
         <v>0.9</v>
       </c>
       <c r="D38" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="17">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B39" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="17">
+        <v>130</v>
+      </c>
+      <c r="B40" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
-      <c r="B41" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B41" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="17">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B42" t="str" s="14">
-        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43"/>
-      <c r="B43" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A44" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D46"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
     <mergeCell ref="B42:D42"/>
-    <mergeCell ref="B43:D43"/>
-[...1 lines deleted...]
-    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>FILETS DE DINDE FACON MAINTENON</dc:title>
+  <dc:title>FILETS DE DINDE FAÇON MAINTENON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>