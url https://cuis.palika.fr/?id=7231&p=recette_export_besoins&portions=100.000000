--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -9,137 +9,134 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>00001408</t>
   </si>
   <si>
     <t>emmental râpé 45% MG sachet</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00001430</t>
   </si>
   <si>
     <t>lait UHT 1/2 écrémé longue conservation</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001743</t>
-[...8 lines deleted...]
-    <t>pc</t>
+    <t>DUXELLES-SECHE</t>
+  </si>
+  <si>
+    <t>Duxelles de champignons dehydratee</t>
+  </si>
+  <si>
+    <t>Légumes et aromates déshydratés</t>
   </si>
   <si>
     <t>GLUTAMATE-MSG</t>
   </si>
   <si>
     <t>Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>DUXELLES-SECHE</t>
-[...5 lines deleted...]
-    <t>Épicerie</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>DEXTROSE</t>
   </si>
   <si>
     <t>Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t>Glucoses et sucres techniques</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
@@ -164,51 +161,51 @@
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNM1120156</t>
   </si>
   <si>
     <t>DINDE (filet) France standard</t>
   </si>
   <si>
     <t>Volailles</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -321,389 +318,389 @@
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="3">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="4">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
-        <v>0</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="3">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="5">
-        <v>0</v>
+        <v>1.716</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="3">
+      <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="4">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F4" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>0.021</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5">
         <v>0.2079</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D6" s="4">
         <v>0.003</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>0.06</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D7" s="4">
         <v>0.12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>1.14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>0.007</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="5">
         <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="5">
-        <v>1.5</v>
+        <v>0.504</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="5">
         <v>5.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
         <v>32</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D11" s="4">
         <v>0.06</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="5">
         <v>0.096</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" t="s">
         <v>35</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D12" s="4">
         <v>0.054</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="5">
         <v>0.0567</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
         <v>38</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D13" s="4">
         <v>0.9</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="5">
         <v>4.41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
         <v>41</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D14" s="4">
         <v>0.3</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5">
         <v>1.56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
         <v>43</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D15" s="4">
         <v>3</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="5">
         <v>6.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" t="s">
         <v>46</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D16" s="4">
         <v>0.118</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5">
         <v>0.0413</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
         <v>49</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D17" s="4">
         <v>2.5</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5">
         <v>9.725</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
         <v>52</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D18" s="4">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5">
         <v>113.1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="6">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F19" s="7">
-        <v>144.08</v>
+        <v>167.5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>FILETS DE DINDE FACON MAINTENON</dc:title>
+  <dc:title>FILETS DE DINDE FAÇON MAINTENON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>