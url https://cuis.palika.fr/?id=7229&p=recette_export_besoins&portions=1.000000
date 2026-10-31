--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,51 +26,51 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>GLUTAMATE-MSG</t>
   </si>
   <si>
     <t>Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>DEXTROSE</t>
   </si>
   <si>
     <t>Dextrose monohydraté (glucose cristal)</t>
   </si>