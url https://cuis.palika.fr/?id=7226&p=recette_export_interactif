--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -5,106 +5,106 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="ESCALOPINES DE VOLAILLE A LA CR" sheetId="1" r:id="rId1"/>
+    <sheet name="ESCALOPINES DE VOLAILLE À LA CR" sheetId="1" r:id="rId1"/>
     <sheet name="MARQUAGE VAPEUR MAISON [E621] (" sheetId="2" r:id="rId2"/>
     <sheet name="Fond de volaille reconstitue (c" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
-    <t>ESCALOPINES DE VOLAILLE A LA CREME AU CITRON ET A LA GRAINE DE CORIANDRE</t>
+    <t>ESCALOPINES DE VOLAILLE À LA CRÈME AU CITRON ET À LA GRAINE DE CORIANDRE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>ESCALOPINES DE VOLAILLE A LA CREME AU CITRON ET A LA GRAINE DE CORIANDRE  GRO_CDC_099</t>
+    <t>ESCALOPINES DE VOLAILLE À LA CRÈME AU CITRON ET À LA GRAINE DE CORIANDRE  GRO_CDC_099</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Escalopines de volaille</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe — voir l'onglet "MARQUAGE VAPEUR MAISON [E621] ("</t>
   </si>
   <si>
     <t xml:space="preserve">    Graines de coriandre entieres</t>
   </si>
   <si>
-    <t xml:space="preserve">    Coriandre fraîche — à réactualiser</t>
+    <t xml:space="preserve">    CORIANDRE FRAÎCHE (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    Jus de citron type pulco 70cl</t>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    GINGEMBRE EN POUDRE</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
@@ -138,54 +138,54 @@
   <si>
     <t>MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe  GRO_MARQ_VAPEUR</t>
   </si>
   <si>
     <t xml:space="preserve">    Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t xml:space="preserve">    Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -291,51 +291,51 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E40"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -774,97 +774,111 @@
         <v>19</v>
       </c>
       <c r="C35" s="10">
         <f>B2*0.00002</f>
         <v>0.002</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B36" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des escalopines — Prechauffer le four sur la position chaleur seche a +110/120 degC. Mettre le marquage vapeur dans un bac GN 1/1 H 45. Mettre a votre portee les grilles de cuisson GN 1/1. Enduire les escalopes de marquage vapeur. Disposer les escalopines sur les grilles de cuisson. Etager les grilles sur l'echelle de cuisson. Piquer la sonde de cuisson au coeur d'une escalope. Enfourner et cuire. Atteindre +72 degC a coeur. Stopper la source de chaleur et laisser encore 2 minutes dans le four. Respecter la procedure de fin de cuisson. Disposer 40 escalopines cuites par bac GN 1/1 H 65 de service.</t>
         </is>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="11">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="10">
+        <f>B2*0.003</f>
+        <v>0.3</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="11">
         <v>27</v>
       </c>
-      <c r="B37" t="inlineStr" s="12">
+      <c r="B38" t="inlineStr" s="12">
         <is>
           <t>Terminer la preparation des escalopines de volaille — Napper les escalopines de sauce. Agiter d'un mouvement circulaire les bacs, de facon a lier les escalopines a la sauce. Filmer et stocker en armoire chaude. Maintenir a la temperature de +63 degC en attente de consommation.</t>
         </is>
       </c>
-      <c r="C37"/>
-[...4 lines deleted...]
-      <c r="A38" t="s" s="11">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B38" t="inlineStr" s="12">
+      <c r="B39" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dresser deux escalopines par assiette. Napper de sauce. Parsemer de grains de coriandre concasses. Decorer avec une ou deux feuilles de coriandre fraiche. Accompagner de pommes de terre sautees, de pates, de puree, de gratin dauphinois, etc.</t>
         </is>
       </c>
-      <c r="C38"/>
-[...7 lines deleted...]
-      <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="13">
+        <v>29</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B36:D36"/>
-    <mergeCell ref="B37:D37"/>
     <mergeCell ref="B38:D38"/>
-    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A40:D40"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -1141,137 +1155,137 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>40</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>6.825</v>
+        <f>B2*0.985</f>
+        <v>6.895</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.175</v>
+        <f>B2*0.015</f>
+        <v>0.105</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>22</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>43</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>6.825</v>
+        <f>B2*0.985</f>
+        <v>6.895</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.175</v>
+        <f>B2*0.015</f>
+        <v>0.105</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>29</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>ESCALOPINES DE VOLAILLE A LA CR</dc:title>
+  <dc:title>ESCALOPINES DE VOLAILLE À LA CR</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>