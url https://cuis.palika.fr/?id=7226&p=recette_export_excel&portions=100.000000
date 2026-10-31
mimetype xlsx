--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,238 +17,238 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>ESCALOPINES DE VOLAILLE A LA CREME AU CITRON ET A LA GRAINE DE CORIANDRE</t>
+    <t>ESCALOPINES DE VOLAILLE À LA CRÈME AU CITRON ET À LA GRAINE DE CORIANDRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_099</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:10</t>
+    <t>31/10/2026 05:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>CONV-CORIAND-KG</t>
+  </si>
+  <si>
+    <t>CORIANDRE FRAÎCHE (KG)</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000873</t>
   </si>
   <si>
     <t>GINGEMBRE EN POUDRE</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...25 lines deleted...]
-  <si>
     <t>GLUTAMATE-MSG</t>
   </si>
   <si>
     <t>Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t>EPI-CORIANDRE-G</t>
   </si>
   <si>
     <t>Graines de coriandre entieres</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>RNME101408</t>
   </si>
   <si>
     <t>Jus de citron type pulco 70cl</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Agrumes</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>FAR-T55</t>
-[...16 lines deleted...]
-  <si>
     <t>DEXTROSE</t>
   </si>
   <si>
     <t>Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t>Glucoses et sucres techniques</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
@@ -310,141 +310,162 @@
   <si>
     <t xml:space="preserve">    ↳ MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Graines de coriandre entieres</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Coriandre fraîche — à réactualiser</t>
+    <t xml:space="preserve">    ↳ CORIANDRE FRAÎCHE (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CORIANDRE France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Jus de citron type pulco 70cl</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GINGEMBRE EN POUDRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — ESCALOPINES DE VOLAILLE A LA CREME AU CITRON ET A LA GRAINE DE CORIANDRE</t>
-[...2 lines deleted...]
-    <t>ESCALOPINES DE VOLAILLE A LA CREME AU CITRON ET A LA GRAINE DE CORIANDRE  GRO_CDC_099</t>
+    <t>Fiche technique — ESCALOPINES DE VOLAILLE À LA CRÈME AU CITRON ET À LA GRAINE DE CORIANDRE</t>
+  </si>
+  <si>
+    <t>ESCALOPINES DE VOLAILLE À LA CRÈME AU CITRON ET À LA GRAINE DE CORIANDRE  GRO_CDC_099</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe  GRO_MARQ_VAPEUR</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
@@ -625,1182 +646,1224 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>147.32297857143</v>
+        <v>149.90201159524</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.4732297857143</v>
+        <v>1.4990201159524</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>147.32297857143</v>
+        <v>149.90201159524</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.002</v>
+        <v>6.895</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.002</v>
+        <v>6.895</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*30.9875</f>
-        <v>0.061975</v>
+        <f>E7*0.0043</f>
+        <v>0.029648</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>6.825</v>
+        <v>0.05</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>6.825</v>
+        <v>0.05</v>
       </c>
       <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="12">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="G8" s="4">
-[...13 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.05</v>
+        <v>0.002</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.05</v>
+        <v>0.002</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12</f>
-        <v>0.6</v>
+        <f>E9*30.9875</f>
+        <v>0.061975</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10" s="9">
         <v>0.021</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.021</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*9.9</f>
         <v>0.2079</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11" s="9">
         <v>0.05</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D12" s="9">
         <v>0.12</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*9.5</f>
         <v>1.14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D13" s="9">
         <v>0.002</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*9.8</f>
         <v>0.0196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14" s="9">
         <v>0.007</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
         <f>E14*14.8</f>
         <v>0.1036</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="9">
-        <v>0.2</v>
+        <v>0.65</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.2</v>
+        <v>0.65</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*8.1571428571</f>
-        <v>1.631429</v>
+        <f>E15*0.56</f>
+        <v>0.364</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
         <v>56</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>57</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>0.65</v>
+        <v>0.105</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.65</v>
+        <v>0.105</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.56</f>
-        <v>0.364</v>
+        <f>E16*25.01</f>
+        <v>2.62605</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" t="s">
         <v>59</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9">
-        <v>0.175</v>
+        <v>0.266667</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.175</v>
+        <v>0.266667</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0</f>
-        <v>0</v>
+        <f>E17*8.1571326607</f>
+        <v>2.175238</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="9">
         <v>0.06</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*1.6</f>
         <v>0.096</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="9">
         <v>0.054</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.054</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*1.05</f>
         <v>0.0567</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="9">
         <v>0.65</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G20" s="4">
         <f>E20*5.2</f>
         <v>3.38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="9">
         <v>3</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>3</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G21" s="4">
         <f>E21*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="9">
         <v>0.118</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.118</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G22" s="4">
         <f>E22*0.35</f>
         <v>0.0413</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="9">
         <v>14</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>14</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G23" s="4">
         <f>E23*9.5</f>
         <v>133</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="3">
         <v>80</v>
       </c>
       <c r="G24" s="13">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>85</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>87</v>
       </c>
       <c r="C3" t="s">
         <v>88</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>89</v>
       </c>
       <c r="C4" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="11">
         <v>0.3</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>91</v>
       </c>
       <c r="C5" t="s">
         <v>88</v>
       </c>
       <c r="D5" s="11">
         <v>0.12</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>92</v>
       </c>
       <c r="C6" t="s">
         <v>88</v>
       </c>
       <c r="D6" s="11">
         <v>0.06</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>93</v>
       </c>
       <c r="C7" t="s">
         <v>88</v>
       </c>
       <c r="D7" s="11">
         <v>0.021</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>94</v>
       </c>
       <c r="C8" t="s">
         <v>88</v>
       </c>
       <c r="D8" s="11">
         <v>0.045</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>95</v>
       </c>
       <c r="C9" t="s">
         <v>88</v>
       </c>
       <c r="D9" s="11">
         <v>0.054</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>96</v>
       </c>
       <c r="C10" t="s">
         <v>88</v>
       </c>
       <c r="D10" s="11">
         <v>0.05</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>97</v>
       </c>
       <c r="C11" t="s">
         <v>88</v>
       </c>
       <c r="D11" s="11">
         <v>0.05</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D12" s="11">
-        <v>7</v>
+        <v>1.667</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="F12" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D13" s="11">
-        <v>6.825</v>
+        <v>7</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
         <v>88</v>
       </c>
       <c r="D14" s="11">
-        <v>0.175</v>
+        <v>6.895</v>
       </c>
       <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C15" t="s">
         <v>88</v>
       </c>
       <c r="D15" s="11">
-        <v>3</v>
+        <v>0.105</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C16" t="s">
         <v>88</v>
       </c>
       <c r="D16" s="11">
-        <v>0.2</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C17" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D17" s="11">
-        <v>0.073</v>
+        <v>0.2</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18" s="11">
-        <v>0.007</v>
+        <v>0.267</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="11">
-        <v>0.002</v>
+        <v>0.073</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C20" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="11">
-        <v>0.002</v>
+        <v>0.007</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="11">
-        <v>0.65</v>
+        <v>0.002</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C22" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="11">
         <v>0.65</v>
       </c>
-      <c r="E22" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="E23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1873,570 +1936,581 @@
         <is>
           <t>Terminer la preparation des escalopines de volaille — Napper les escalopines de sauce. Agiter d'un mouvement circulaire les bacs, de facon a lier les escalopines a la sauce. Filmer et stocker en armoire chaude. Maintenir a la temperature de +63 degC en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir — Dresser deux escalopines par assiette. Napper de sauce. Parsemer de grains de coriandre concasses. Decorer avec une ou deux feuilles de coriandre fraiche. Accompagner de pommes de terre sautees, de pates, de puree, de gratin dauphinois, etc.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>ALTERNATIVE NATURELLE EXISTE (sans E621/dextrose) : voir "Le Secret du Chef Palika" [GRO_MARQ_VAP_NAT / GRO_MARQ_VAP_COM]. Melanger tous les elements — Peser precisement le paprika, le dextrose, le glutamate et le sel. Melanger intimement les elements secs. Ajouter la matiere grasse choisie (huile vegetale par defaut, ou graisse animale fondue pour une note plus prononcee) et melanger de nouveau jusqu'a obtention d'une pate homogene. Reserver dans un contenant hermetique a temperature ambiante.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D39"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_099 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_099 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner les escalopes suivant la procedure. Reserver au froid dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille egouttoir et d'un couvercle. Laver et desinfecter les branches de coriandre fraiches. Effeuiller la coriandre. Reserver au froid. Concasser les graines de coriandre. Reserver dans une petite calotte. Dans un rondeau, realiser 7 litres de fond blanc de volaille a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B23</f>
         <v>Escalopines de volaille</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E23</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B11</f>
         <v>Graines de coriandre entieres</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E11</f>
         <v>0.05</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B9</f>
-        <v>Coriandre fraîche — à réactualiser</v>
+        <f>Besoins!B8</f>
+        <v>CORIANDRE FRAÎCHE (KG)</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.05</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*7</f>
         <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Melanger au fouet. Laisser cuire a feu doux sans coloration. Le roux blanchit et devient mousseux au terme de sa cuisson. Laisser refroidir le roux dans le rondeau qui servira ulterieurement a la confection de la sauce creme.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B20</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E20</f>
         <v>0.65</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.65</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce — Verser le fond de volaille bouillant sur le roux froid. Melanger au fouet. Ajouter a la sauce, le sel, le poivre blanc et la muscade en poudre. Laisser cuire a feu doux en veillant a ne pas faire attacher la sauce au fond du rondeau. Ajouter le jus de citron et la poudre de gingembre. Ajouter la creme fraiche. Au mixeur, monter la sauce pour la rendre onctueuse, fluide et legerement mousseuse. Rectifier l'assaisonnement. Respecter la procedure de fin de cuisson. Filmer et reserver au chaud a +63 degC.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B21</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E21</f>
         <v>3</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F21</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
-      <c r="B16" t="str">
-[...1 lines deleted...]
-        <v>Jus de citron type pulco 70cl</v>
+      <c r="B16" t="s">
+        <v>131</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E15</f>
+        <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
-      <c r="D16" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D16" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B14</f>
         <v>Poivre blanc moulu</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E14</f>
         <v>0.007</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B13</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E13</f>
         <v>0.002</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>GINGEMBRE EN POUDRE</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.002</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson des escalopines — Prechauffer le four sur la position chaleur seche a +110/120 degC. Mettre le marquage vapeur dans un bac GN 1/1 H 45. Mettre a votre portee les grilles de cuisson GN 1/1. Enduire les escalopes de marquage vapeur. Disposer les escalopines sur les grilles de cuisson. Etager les grilles sur l'echelle de cuisson. Piquer la sonde de cuisson au coeur d'une escalope. Enfourner et cuire. Atteindre +72 degC a coeur. Stopper la source de chaleur et laisser encore 2 minutes dans le four. Respecter la procedure de fin de cuisson. Disposer 40 escalopines cuites par bac GN 1/1 H 65 de service.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>134</v>
+      </c>
+      <c r="C22" s="11">
+        <f>'Besoins'!$B$2*0.3</f>
+        <v>0.3</v>
+      </c>
+      <c r="D22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>135</v>
+      </c>
+      <c r="B23" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Terminer la preparation des escalopines de volaille — Napper les escalopines de sauce. Agiter d'un mouvement circulaire les bacs, de facon a lier les escalopines a la sauce. Filmer et stocker en armoire chaude. Maintenir a la temperature de +63 degC en attente de consommation.</v>
       </c>
-      <c r="C22"/>
-[...6 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="17">
+        <v>136</v>
+      </c>
+      <c r="B24" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser deux escalopines par assiette. Napper de sauce. Parsemer de grains de coriandre concasses. Decorer avec une ou deux feuilles de coriandre fraiche. Accompagner de pommes de terre sautees, de pates, de puree, de gratin dauphinois, etc.</v>
       </c>
-      <c r="C23"/>
-[...4 lines deleted...]
-      <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B26" t="str" s="14">
+      <c r="A26" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="17">
+        <v>126</v>
+      </c>
+      <c r="B27" t="str" s="14">
         <f>Procedure!D9</f>
         <v>ALTERNATIVE NATURELLE EXISTE (sans E621/dextrose) : voir </v>
       </c>
-      <c r="C26"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C27"/>
+      <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
-        <f>Besoins!B18</f>
-        <v>Dextrose monohydraté (glucose cristal)</v>
+        <f>Besoins!B12</f>
+        <v>Paprika en poudre</v>
       </c>
       <c r="C28" s="11">
-        <f>Besoins!E18</f>
-        <v>0.06</v>
+        <f>Besoins!E12</f>
+        <v>0.12</v>
       </c>
       <c r="D28" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
+        <f>Besoins!B18</f>
+        <v>Dextrose monohydraté (glucose cristal)</v>
+      </c>
+      <c r="C29" s="11">
+        <f>Besoins!E18</f>
+        <v>0.06</v>
+      </c>
+      <c r="D29" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="str">
         <f>Besoins!B10</f>
         <v>Glutamate monosodique E621 (exhausteur de gout)</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C30" s="11">
         <f>Besoins!E10</f>
         <v>0.021</v>
       </c>
-      <c r="D29" t="str">
+      <c r="D30" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="30">
-[...4 lines deleted...]
-      <c r="C30" s="11">
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="11">
         <f>'Besoins'!$B$2*0.045</f>
         <v>0.045</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="B31" t="str">
+      <c r="D31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="str">
         <f>Besoins!B19</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C32" s="11">
         <f>Besoins!E19</f>
         <v>0.054</v>
       </c>
-      <c r="D31" t="str">
+      <c r="D32" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="32">
-[...4 lines deleted...]
-    </row>
     <row r="33">
-      <c r="A33" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B34" t="str" s="14">
+      <c r="A34" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="17">
+        <v>126</v>
+      </c>
+      <c r="B35" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C34"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
-        <f>Besoins!B17</f>
-        <v>Fonds Brun Lié (Knorr Professional)</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C36" s="11">
-        <f>Besoins!E17</f>
-        <v>0.175</v>
+        <f>Besoins!E7</f>
+        <v>6.895</v>
       </c>
       <c r="D36" t="str">
-        <f>Besoins!F17</f>
-        <v>kg</v>
+        <f>Besoins!F7</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37" t="str">
+        <f>Besoins!B16</f>
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
+      </c>
+      <c r="C37" s="11">
+        <f>Besoins!E16</f>
+        <v>0.105</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="A25:D25"/>
-[...3 lines deleted...]
-    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="A39:D39"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>ESCALOPINES DE VOLAILLE A LA CR</dc:title>
+  <dc:title>ESCALOPINES DE VOLAILLE À LA CR</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>