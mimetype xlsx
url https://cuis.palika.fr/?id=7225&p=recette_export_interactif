--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,183 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="DINDE A LA MEXICAINE" sheetId="1" r:id="rId1"/>
-    <sheet name="Fond de volaille reconstitue (c" sheetId="2" r:id="rId2"/>
+    <sheet name="DINDE À LA MEXICAINE" sheetId="1" r:id="rId1"/>
+    <sheet name="Tomate concassée — 1 boîte 5/1 " sheetId="2" r:id="rId2"/>
+    <sheet name="Tomate concassée — boîte 5/1 (c" sheetId="3" r:id="rId3"/>
+    <sheet name="Fond de volaille reconstitue (c" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...1 lines deleted...]
-    <t>DINDE A LA MEXICAINE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+  <si>
+    <t>DINDE À LA MEXICAINE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>DINDE A LA MEXICAINE  GRO_CDC_098</t>
+    <t>DINDE À LA MEXICAINE  GRO_CDC_098</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Sauté de dindonneau sans os couteau UE</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
+    <t xml:space="preserve">    Tomate concassée — 1 boîte 5/1 (pièce) — voir l'onglet "Tomate concassée — 1 boîte 5/1 "</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Anis vert graines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sésame blanc décortiqué</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Graines de coriandre entieres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CORIANDRE FRAÎCHE (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Raisins secs blonds sultanines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Amandes hachées</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Tomate concassée — 1 boîte 5/1 (pièce)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Tomate concassée — 1 boîte 5/1 (pièce)  GRO-CONS-TOM-P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Tomate concassée — boîte 5/1 (collectivité) — voir l'onglet "Tomate concassée — boîte 5/1 (c"</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 2,3 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)  GRO-CONS-TOM-51</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Tomates concassées en dés (boîte)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Oignons émincés surgelés</t>
-[...70 lines deleted...]
-  <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t>Quantité totale à produire (cumulée)</t>
-[...1 lines deleted...]
-  <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -272,52 +300,54 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E50"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
@@ -376,55 +406,55 @@
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.03</f>
         <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.023</f>
-        <v>2.3</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
@@ -516,55 +546,55 @@
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.00055</f>
-        <v>0.055</v>
+        <f>B2*0.1</f>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
@@ -633,55 +663,55 @@
         </is>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Preparations preliminaires — Deconditionner l'emince de dinde suivant la procedure. Reserver au froid dans un bac GN 2/1 H 200, muni d'une grille egouttoir et d'un couvercle. Laver et desinfecter les vegetaux suivant la procedure. Au coupe-legumes, tailler en brunoise les carottes et emincer finement le celeri. Reserver au froid. Deconditionner la tomate concassee. Egoutter, puis reserver la tomate concassee dans un bac GN 1/1 H 100 perfore double d'un bac plein. Dans un rondeau, realiser 12 litres de bouillon de volaille, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.023</f>
-        <v>2.3</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="10">
         <f>B2*0.12</f>
         <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>25</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.03</f>
         <v>3</v>
@@ -896,55 +926,55 @@
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45" t="s" s="11">
         <v>31</v>
       </c>
       <c r="B45" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Degraisser la sauteuse, eliminer les particules carbonisees. A l'huile, faire revenir sans coloration, les oignons emincees, la brunoise de carotte et l'emince de celeri-branche. Mouiller avec le bouillon de volaille. Porter a ebullition. Ecumer. Ajouter la base chocolatee de la sauce et les clous de girofle contenus dans une mousseline. Laisser mijoter a feu doux et reduire jusqu'a l'obtention du volume et de la consistance desires. Retirer les clous de girofle. Mixer finement la sauce. Verifier l'onctuosite de la sauce. Rectifier l'assaisonnement, et mettre au point la consistance (roux deshydrate ou beurre manie).</t>
         </is>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.00055</f>
-        <v>0.055</v>
+        <f>B2*0.1</f>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48" t="s" s="11">
         <v>32</v>
       </c>
       <c r="B48" t="inlineStr" s="12">
         <is>
           <t>Terminer la preparation — Verser la sauce sur l'emince de dinde dans 4 bacs GN 1/1 H 100. Agiter les bacs d'un leger mouvement circulaire pour lier l'ensemble des elements. Eventuellement, mijoter la dinde nappee de sauce 2 a 3 minutes, au four. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur, en attente de consommation.</t>
         </is>
@@ -976,203 +1006,437 @@
       <c r="D50"/>
       <c r="E50" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="A50:D50"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>36</v>
+      </c>
+      <c r="B2" s="14">
+        <v>1</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>37</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>38</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*2.3</f>
+        <v>2.3</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot niveau pièce : représente 1 boîte 5/1 de tomate concassée telle qu'achetée. Utilisé par toute fiche exprimant la tomate concassée en nombre de boîtes (cas de tout le corpus actuel : Fiches 098, 109, 134A/B, 136A/B, 143, 146). Descend vers GRO-CONS-TOM-51 (kg) qui descend lui-même vers CONS-TOMATE-CUB (pc, matière réellement achetée) -- chaîne unique, pas de double pivot. Permet un état de commande fournisseur en boîtes à partir d'un cumul de recettes. Décision Palika 20/09/2026.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>40</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>36</v>
+      </c>
+      <c r="B2" s="14">
+        <v>2.3</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>41</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>42</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.4347826087</f>
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 5/1 de tomate concassée en dés = 2,300kg net (sourcé sur le texte réel du livre, vérifié mot à mot sur les Fiches 098/109/143/146). CONS-TOMATE-CUB reste la vraie MP catalogue (boîte 5/1 telle qu'achetée) -- ce pivot l'intègre en recette récursive au lieu de la lier en direct comme une matière à prix fixe (même correction que GRO-CONC-TOM-51 pour le concentré, Migration 613). À utiliser pour toute fiche CDC exprimant la tomate concassée/pelée en boîte(s) 5/1 -- PAS pour les tomates en dés SURGELÉES (produit différent, ex. Fiche 203 sauce andalouse, hors périmètre de ce pivot).</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>36</v>
       </c>
       <c r="B2" s="14">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>11.7</v>
+        <f>B2*0.985</f>
+        <v>11.82</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.3</v>
+        <f>B2*0.015</f>
+        <v>0.18</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>27</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>11.7</v>
+        <f>B2*0.985</f>
+        <v>11.82</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.3</v>
+        <f>B2*0.015</f>
+        <v>0.18</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>34</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>DINDE A LA MEXICAINE</dc:title>
+  <dc:title>DINDE À LA MEXICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>