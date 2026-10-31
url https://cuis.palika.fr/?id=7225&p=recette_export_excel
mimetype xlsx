--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,227 +17,230 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>DINDE A LA MEXICAINE</t>
+    <t>DINDE À LA MEXICAINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_098</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:36</t>
+    <t>31/10/2026 06:01</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME101467</t>
+  </si>
+  <si>
+    <t>Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t>Chocolats de couverture</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>CONS-TOMATE-CUB</t>
   </si>
   <si>
     <t>Tomates concassées en dés (boîte)</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
-    <t>kg</t>
-[...13 lines deleted...]
-  <si>
     <t>EPI-ANIS-VERT</t>
   </si>
   <si>
     <t>Anis vert graines</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-CLOU-GIROFLE</t>
   </si>
   <si>
     <t>Clous de girofle</t>
   </si>
   <si>
-    <t>CORIANDRE-FR</t>
-[...2 lines deleted...]
-    <t>Coriandre fraîche — à réactualiser</t>
+    <t>CONV-CORIAND-KG</t>
+  </si>
+  <si>
+    <t>CORIANDRE FRAÎCHE (KG)</t>
   </si>
   <si>
     <t>EPI-CORIANDRE-G</t>
   </si>
   <si>
     <t>Graines de coriandre entieres</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>EPI-SESAME-BLA</t>
   </si>
   <si>
     <t>Sésame blanc décortiqué</t>
   </si>
   <si>
-    <t>RNME101467</t>
-[...11 lines deleted...]
-    <t>Fonds Brun Lié (Knorr Professional)</t>
+    <t>KNORR-FBLANC-VOL</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>RAISIN-SEC-BL</t>
   </si>
   <si>
     <t>Raisins secs blonds sultanines</t>
   </si>
   <si>
     <t>Fruits séchés et confits</t>
   </si>
   <si>
     <t>AMANDE-HAC</t>
   </si>
   <si>
     <t>Amandes hachées</t>
   </si>
   <si>
     <t>Oléagineux et noix</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
@@ -259,267 +262,306 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
-[...1 lines deleted...]
-  <si>
     <t>RNMS00323</t>
   </si>
   <si>
     <t>Sauté de dindonneau sans os couteau UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sauté de dindonneau sans os couteau UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Tomates concassées en dés (boîte)</t>
+    <t xml:space="preserve">    ↳ Tomate concassée — 1 boîte 5/1 (pièce)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Tomate concassée — boîte 5/1 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Tomates concassées en dés (boîte)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Anis vert graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sésame blanc décortiqué</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Graines de coriandre entieres</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Coriandre fraîche — à réactualiser</t>
+    <t xml:space="preserve">    ↳ CORIANDRE FRAÎCHE (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CORIANDRE France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Raisins secs blonds sultanines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Chocolat noir 50% cacao pistoles sac 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Amandes hachées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Clous de girofle</t>
+    <t xml:space="preserve">    ↳ Clous de girofle (par 20)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Clous de girofle</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
-    <t>Préparations de base collectivité</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
+    <t>Tomate concassée — 1 boîte 5/1 (pièce)</t>
+  </si>
+  <si>
+    <t>Tomate concassée — boîte 5/1 (collectivité)</t>
+  </si>
+  <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — DINDE A LA MEXICAINE</t>
-[...2 lines deleted...]
-    <t>DINDE A LA MEXICAINE  GRO_CDC_098</t>
+    <t>Fiche technique — DINDE À LA MEXICAINE</t>
+  </si>
+  <si>
+    <t>DINDE À LA MEXICAINE  GRO_CDC_098</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Tomate concassée — 1 boîte 5/1 (pièce)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
+  </si>
+  <si>
+    <t>↳ Tomate concassée — 1 boîte 5/1 (pièce)  GRO-CONS-TOM-P</t>
+  </si>
+  <si>
+    <t>↳ Tomate concassée — boîte 5/1 (collectivité)  GRO-CONS-TOM-51</t>
   </si>
   <si>
     <t>↳ Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
@@ -535,63 +577,63 @@
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
@@ -628,1846 +670,2004 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>237.56015</v>
+        <v>240.355176</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.3756015</v>
+        <v>2.40355176</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>237.56015</v>
+        <v>240.355176</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2.3</v>
+        <v>11.82</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2.3</v>
+        <v>11.82</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*1.15</f>
-        <v>2.645</v>
+        <f>E7*0.0043</f>
+        <v>0.050826</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>11.7</v>
+        <v>1.5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>11.7</v>
+        <v>1.5</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.0351</v>
+        <f>E8*18.3</f>
+        <v>27.45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12</f>
-        <v>1.2</v>
+        <f>E9*2.645</f>
+        <v>2.645</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.055</v>
+        <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.055</v>
+        <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*25</f>
-        <v>1.375</v>
+        <f>E10*12</f>
+        <v>1.2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.03</v>
+        <v>0.0005</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.03</v>
+        <v>0.0005</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12</f>
-        <v>0.36</v>
+        <f>E11*25</f>
+        <v>0.0125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D12" s="9">
-        <v>0.015</v>
+        <v>0.03</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.015</v>
+        <v>0.03</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D13" s="9">
         <v>0.015</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*9.8</f>
-        <v>0.147</v>
+        <f>E13*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D14" s="9">
-        <v>0.007</v>
+        <v>0.015</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.007</v>
+        <v>0.015</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*12.5</f>
-        <v>0.0875</v>
+        <f>E14*9.8</f>
+        <v>0.147</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D15" s="9">
-        <v>0.5</v>
+        <v>0.007</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.5</v>
+        <v>0.007</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*4.2</f>
-        <v>2.1</v>
+        <f>E15*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D16" s="9">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*18.3</f>
-        <v>27.45</v>
+        <f>E16*4.2</f>
+        <v>2.1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="9">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0</f>
-        <v>0</v>
+        <f>E17*25.01</f>
+        <v>4.5018</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D18" s="9">
         <v>0.5</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*3.8</f>
         <v>1.9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="9">
         <v>0.5</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G19" s="4">
         <f>E19*10.5</f>
         <v>5.25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>1</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4">
         <f>E20*1.05</f>
         <v>1.05</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21" s="9">
         <v>3</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>3</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G21" s="4">
         <f>E21*1.8</f>
         <v>5.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" s="9">
         <v>0.073</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G22" s="4">
         <f>E22*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23" s="9">
         <v>0.25</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G23" s="4">
         <f>E23*9.26</f>
         <v>2.315</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D24" s="9">
         <v>2</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
         <v>2</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G24" s="4">
         <f>E24*3.89</f>
         <v>7.78</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="9">
         <v>12</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G25" s="4">
         <f>E25*14.87</f>
         <v>178.44</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s" s="3">
         <v>84</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="12">
         <f>SUM(G7:G25)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>85</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>86</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>87</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>88</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>89</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>91</v>
       </c>
       <c r="C3" t="s">
         <v>92</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>93</v>
       </c>
       <c r="C4" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="11">
         <v>3</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>94</v>
       </c>
       <c r="C5" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D5" s="11">
-        <v>2.3</v>
+        <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D6" s="11">
+        <v>2.3</v>
+      </c>
+      <c r="E6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
         <v>92</v>
       </c>
       <c r="D7" s="11">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
         <v>92</v>
       </c>
       <c r="D8" s="11">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
         <v>92</v>
       </c>
       <c r="D9" s="11">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
         <v>92</v>
       </c>
       <c r="D10" s="11">
-        <v>0.015</v>
+        <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
         <v>92</v>
       </c>
       <c r="D11" s="11">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
         <v>92</v>
       </c>
       <c r="D12" s="11">
-        <v>0.5</v>
+        <v>0.015</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
         <v>92</v>
       </c>
       <c r="D13" s="11">
-        <v>1.5</v>
+        <v>0.03</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
         <v>92</v>
       </c>
       <c r="D14" s="11">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>92</v>
       </c>
       <c r="D15" s="11">
-        <v>0.055</v>
+        <v>0.5</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="11">
-        <v>0.073</v>
+        <v>1.5</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17" s="11">
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D18" s="11">
-        <v>0.015</v>
+        <v>10</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D19" s="11">
-        <v>12</v>
+        <v>0.001</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="11">
-        <v>11.7</v>
+        <v>0.073</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21" s="11">
-        <v>0.3</v>
+        <v>0.007</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C22" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="11">
-        <v>1</v>
+        <v>0.015</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="11">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" s="11">
+        <v>11.82</v>
+      </c>
+      <c r="E24" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.18</v>
+      </c>
+      <c r="E25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>1</v>
+      </c>
+      <c r="B26" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="11">
+        <v>1</v>
+      </c>
+      <c r="E26" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner l'emince de dinde suivant la procedure. Reserver au froid dans un bac GN 2/1 H 200, muni d'une grille egouttoir et d'un couvercle. Laver et desinfecter les vegetaux suivant la procedure. Au coupe-legumes, tailler en brunoise les carottes et emincer finement le celeri. Reserver au froid. Deconditionner la tomate concassee. Egoutter, puis reserver la tomate concassee dans un bac GN 1/1 H 100 perfore double d'un bac plein. Dans un rondeau, realiser 12 litres de bouillon de volaille, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner la base de la sauce — Sur une plaque de patisserie, torrefier 400 g de graines de sesame. Reserver. Dans une russe, faire fondre doucement le chocolat prealablement concasse. Ajouter la tomate concassee, le piment de Cayenne, les graines d'anis, de coriandre et de sesame torrefiees, les amandes hachees, les raisins secs, les feuilles de coriandre et l'ail hache. Mixer tous les elements.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Faire sauter l'emince de dinde — Dans une sauteuse, faire sauter vivement a l'huile l'emince de dinde. Saler et poivrer. Laisser s'egoutter des graisses de cuisson et reserver au chaud l'emince dans 4 bacs GN 1/1 H 100 perfores, doubler avec des bacs pleins.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Degraisser la sauteuse, eliminer les particules carbonisees. A l'huile, faire revenir sans coloration, les oignons emincees, la brunoise de carotte et l'emince de celeri-branche. Mouiller avec le bouillon de volaille. Porter a ebullition. Ecumer. Ajouter la base chocolatee de la sauce et les clous de girofle contenus dans une mousseline. Laisser mijoter a feu doux et reduire jusqu'a l'obtention du volume et de la consistance desires. Retirer les clous de girofle. Mixer finement la sauce. Verifier l'onctuosite de la sauce. Rectifier l'assaisonnement, et mettre au point la consistance (roux deshydrate ou beurre manie).</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Terminer la preparation — Verser la sauce sur l'emince de dinde dans 4 bacs GN 1/1 H 100. Agiter les bacs d'un leger mouvement circulaire pour lier l'ensemble des elements. Eventuellement, mijoter la dinde nappee de sauce 2 a 3 minutes, au four. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur, en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Servir la dinde a la mexicaine a l'assiette. Saupoudrer de graines de sesame. Accompagner de haricots rouges, de riz creole ou de mais.
 NB : cette recette est le plat national du Mexique. Son nom d'origine est "Mole de Guajolote".</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>119</v>
-[...10 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+        <v>125</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9" t="inlineStr" s="13">
+        <is>
+          <t>Pivot niveau pièce : représente 1 boîte 5/1 de tomate concassée telle qu'achetée. Utilisé par toute fiche exprimant la tomate concassée en nombre de boîtes (cas de tout le corpus actuel : Fiches 098, 109, 134A/B, 136A/B, 143, 146). Descend vers GRO-CONS-TOM-51 (kg) qui descend lui-même vers CONS-TOMATE-CUB (pc, matière réellement achetée) -- chaîne unique, pas de double pivot. Permet un état de commande fournisseur en boîtes à partir d'un cumul de recettes. Décision Palika 20/09/2026.</t>
+        </is>
+      </c>
+      <c r="E9"/>
       <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10" t="inlineStr" s="13">
+        <is>
+          <t>Pivot de conversion : 1 boîte 5/1 de tomate concassée en dés = 2,300kg net (sourcé sur le texte réel du livre, vérifié mot à mot sur les Fiches 098/109/143/146). CONS-TOMATE-CUB reste la vraie MP catalogue (boîte 5/1 telle qu'achetée) -- ce pivot l'intègre en recette récursive au lieu de la lier en direct comme une matière à prix fixe (même correction que GRO-CONC-TOM-51 pour le concentré, Migration 613). À utiliser pour toute fiche CDC exprimant la tomate concassée/pelée en boîte(s) 5/1 -- PAS pour les tomates en dés SURGELÉES (produit différent, ex. Fiche 203 sauce andalouse, hors périmètre de ce pivot).</t>
+        </is>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+      <c r="C11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D11" t="s" s="13">
+        <v>129</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
+      <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D42"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_098 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_098 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>123</v>
+      <c r="A4" t="s" s="15">
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner l'emince de dinde suivant la procedure. Reserver au froid dans un bac GN 2/1 H 200, muni d'une grille egouttoir et d'un couvercle. Laver et desinfecter les vegetaux suivant la procedure. Au coupe-legumes, tailler en brunoise les carottes et emincer finement le celeri. Reserver au froid. Deconditionner la tomate concassee. Egoutter, puis reserver la tomate concassee dans un bac GN 1/1 H 100 perfore double d'un bac plein. Dans un rondeau, realiser 12 litres de bouillon de volaille, a partir de fond deshydrate, en se reportant aux recommandations du fabricant. Reserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Tomates concassées en dés (boîte)</v>
+      <c r="B7" t="s">
+        <v>134</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E7</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B21</f>
         <v>CÉLERI-BRANCHE vert France cat.I</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E21</f>
         <v>3</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B25</f>
         <v>Sauté de dindonneau sans os couteau UE</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E25</f>
         <v>12</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F25</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la base de la sauce — Sur une plaque de patisserie, torrefier 400 g de graines de sesame. Reserver. Dans une russe, faire fondre doucement le chocolat prealablement concasse. Ajouter la tomate concassee, le piment de Cayenne, les graines d'anis, de coriandre et de sesame torrefiees, les amandes hachees, les raisins secs, les feuilles de coriandre et l'ail hache. Mixer tous les elements.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B23</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E23</f>
         <v>0.25</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Anis vert graines</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B16</f>
         <v>Sésame blanc décortiqué</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E16</f>
         <v>0.5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>Graines de coriandre entieres</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>0.015</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
-        <v>Coriandre fraîche — à réactualiser</v>
+        <f>Besoins!B12</f>
+        <v>CORIANDRE FRAÎCHE (KG)</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>0.03</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B18</f>
         <v>Raisins secs blonds sultanines</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E18</f>
         <v>0.5</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B8</f>
         <v>Chocolat noir 50% cacao pistoles sac 5kg</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E8</f>
         <v>1.5</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B19</f>
         <v>Amandes hachées</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E19</f>
         <v>0.5</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.015</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B21" t="str" s="14">
+      <c r="A21" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Faire sauter l'emince de dinde — Dans une sauteuse, faire sauter vivement a l'huile l'emince de dinde. Saler et poivrer. Laisser s'egoutter des graisses de cuisson et reserver au chaud l'emince dans 4 bacs GN 1/1 H 100 perfores, doubler avec des bacs pleins.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>0.007</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B20</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C23" s="11">
         <f>Besoins!E20</f>
         <v>1</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F20</f>
         <v>lt</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B22</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E22</f>
         <v>0.073</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — Degraisser la sauteuse, eliminer les particules carbonisees. A l'huile, faire revenir sans coloration, les oignons emincees, la brunoise de carotte et l'emince de celeri-branche. Mouiller avec le bouillon de volaille. Porter a ebullition. Ecumer. Ajouter la base chocolatee de la sauce et les clous de girofle contenus dans une mousseline. Laisser mijoter a feu doux et reduire jusqu'a l'obtention du volume et de la consistance desires. Retirer les clous de girofle. Mixer finement la sauce. Verifier l'onctuosite de la sauce. Rectifier l'assaisonnement, et mettre au point la consistance (roux deshydrate ou beurre manie).</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26" t="str">
-[...1 lines deleted...]
-        <v>Clous de girofle</v>
+      <c r="B26" t="s">
+        <v>139</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
         <f>Besoins!B24</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C27" s="11">
         <f>Besoins!E24</f>
         <v>2</v>
       </c>
       <c r="D27" t="str">
         <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B28" t="str" s="14">
+      <c r="A28" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Terminer la preparation — Verser la sauce sur l'emince de dinde dans 4 bacs GN 1/1 H 100. Agiter les bacs d'un leger mouvement circulaire pour lier l'ensemble des elements. Eventuellement, mijoter la dinde nappee de sauce 2 a 3 minutes, au four. Respecter la procedure de fin de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur, en attente de consommation.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B29" t="str" s="14">
+      <c r="A29" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B29" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Servir la dinde a la mexicaine a l'assiette. Saupoudrer de graines de sesame. Accompagner de haricots rouges, de riz creole ou de mais.
 NB : cette recette est le plat national du Mexique. Son nom d'origine est </v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="16">
-        <v>132</v>
+      <c r="A31" t="s" s="15">
+        <v>142</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...4 lines deleted...]
-        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      <c r="A32"/>
+      <c r="B32" t="inlineStr" s="17">
+        <is>
+          <t>Pivot niveau pièce : représente 1 boîte 5/1 de tomate concassée telle qu'achetée. Utilisé par toute fiche exprimant la tomate concassée en nombre de boîtes (cas de tout le corpus actuel : Fiches 098, 109, 134A/B, 136A/B, 143, 146). Descend vers GRO-CONS-TOM-51 (kg) qui descend lui-même vers CONS-TOMATE-CUB (pc, matière réellement achetée) -- chaîne unique, pas de double pivot. Permet un état de commande fournisseur en boîtes à partir d'un cumul de recettes. Décision Palika 20/09/2026.</t>
+        </is>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
-      <c r="B33" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A34" t="s" s="15">
+        <v>143</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35"/>
+      <c r="B35" t="inlineStr" s="17">
+        <is>
+          <t>Pivot de conversion : 1 boîte 5/1 de tomate concassée en dés = 2,300kg net (sourcé sur le texte réel du livre, vérifié mot à mot sur les Fiches 098/109/143/146). CONS-TOMATE-CUB reste la vraie MP catalogue (boîte 5/1 telle qu'achetée) -- ce pivot l'intègre en recette récursive au lieu de la lier en direct comme une matière à prix fixe (même correction que GRO-CONC-TOM-51 pour le concentré, Migration 613). À utiliser pour toute fiche CDC exprimant la tomate concassée/pelée en boîte(s) 5/1 -- PAS pour les tomates en dés SURGELÉES (produit différent, ex. Fiche 203 sauce andalouse, hors périmètre de ce pivot).</t>
+        </is>
+      </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
+    <row r="37">
+      <c r="A37" t="s" s="15">
+        <v>144</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B38" t="str" s="13">
+        <f>"[DISSOUDRE] "&amp;Procedure!D11</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C39" s="11">
+        <f>Besoins!E7</f>
+        <v>11.82</v>
+      </c>
+      <c r="D39" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="str">
+        <f>Besoins!B17</f>
+        <v>Fonds Blanc de Volaille (Knorr Professional)</v>
+      </c>
+      <c r="C40" s="11">
+        <f>Besoins!E17</f>
+        <v>0.18</v>
+      </c>
+      <c r="D40" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="13">
+  <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="A42:D42"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>DINDE A LA MEXICAINE</dc:title>
+  <dc:title>DINDE À LA MEXICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>