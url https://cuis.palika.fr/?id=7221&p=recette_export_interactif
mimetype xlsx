--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3,89 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="NAVETS GLACES A BLANC" sheetId="1" r:id="rId1"/>
+    <sheet name="NAVETS GLACÉS À BLANC" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
-[...1 lines deleted...]
-    <t>NAVETS GLACES A BLANC</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+  <si>
+    <t>NAVETS GLACÉS À BLANC</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>NAVETS GLACES A BLANC  GRO_CDC_169B</t>
+    <t>NAVETS GLACÉS À BLANC  GRO_CDC_169B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Navet rond France cat.I petit calibre</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Preparations preliminaires — Eplucher, laver et tailler les navets en quartiers reguliers.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les navets directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
@@ -206,51 +209,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -310,153 +313,195 @@
       <c r="C7" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.00375</f>
+        <v>0.375</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B10" t="inlineStr" s="12">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C10"/>
-[...9 lines deleted...]
-      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12"/>
-      <c r="B12" t="s">
+      <c r="A12" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C13" s="10">
         <f>B2*0.35</f>
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="B13" t="inlineStr" s="12">
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les quartiers de navet dans des bacs beurres, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des navets. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les navets doivent etre blancs et brillants au terme de leur cuisson.</t>
         </is>
       </c>
-      <c r="C13"/>
-[...5 lines deleted...]
-      <c r="B14" t="s">
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C15" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="B15" t="s" s="12">
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.00375</f>
+        <v>0.375</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
         <v>16</v>
       </c>
-      <c r="C15"/>
-[...4 lines deleted...]
-      <c r="A16" t="s" s="13">
+      <c r="B18" t="s" s="12">
         <v>17</v>
       </c>
-      <c r="B16"/>
-[...2 lines deleted...]
-      <c r="E16" t="s" s="8"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="13">
+        <v>18</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
-    <mergeCell ref="B13:D13"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>NAVETS GLACES A BLANC</dc:title>
+  <dc:title>NAVETS GLACÉS À BLANC</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>