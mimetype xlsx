--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,90 +26,90 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -302,37 +302,37 @@
       <c r="D6"/>
       <c r="E6" t="s" s="5">
         <v>19</v>
       </c>
       <c r="F6" s="6">
         <v>16.53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>PETITS OIGNONS GRELOTS GLACES A</dc:title>
+  <dc:title>PETITS OIGNONS GRELOTS GLACÉS À</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>