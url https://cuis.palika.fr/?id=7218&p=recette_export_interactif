--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,213 +9,210 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CUISSES DE CANARD AUX NAVETS" sheetId="1" r:id="rId1"/>
-    <sheet name="CUISSES DE CANARD POELEES (BASE" sheetId="2" r:id="rId2"/>
-[...3 lines deleted...]
-    <sheet name="PETITS OIGNONS GRELOTS GLACES A" sheetId="6" r:id="rId6"/>
+    <sheet name="CUISSES DE CANARD POÊLÉES (BASE" sheetId="2" r:id="rId2"/>
+    <sheet name="Fond de canard reconstitue (col" sheetId="3" r:id="rId3"/>
+    <sheet name="Fond brun de veau reconstitue (" sheetId="4" r:id="rId4"/>
+    <sheet name="NAVETS GLACÉS À BLANC" sheetId="5" r:id="rId5"/>
+    <sheet name="PETITS OIGNONS GRELOTS GLACÉS À" sheetId="6" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>CUISSES DE CANARD AUX NAVETS</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CUISSES DE CANARD AUX NAVETS  GRO_CDC_097C</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    CUISSES DE CANARD POELEES (BASE) — voir l'onglet "CUISSES DE CANARD POELEES (BASE"</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC — voir l'onglet "PETITS OIGNONS GRELOTS GLACES A"</t>
+    <t xml:space="preserve">    CUISSES DE CANARD POÊLÉES (BASE) — voir l'onglet "CUISSES DE CANARD POÊLÉES (BASE"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    NAVETS GLACÉS À BLANC — voir l'onglet "NAVETS GLACÉS À BLANC"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC — voir l'onglet "PETITS OIGNONS GRELOTS GLACÉS À"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)  GRO_CDC_097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cuisses de canard UE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fond de canard reconstitue (collectivite) — voir l'onglet "Fond de canard reconstitue (col"</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite) — voir l'onglet "Fond brun de veau reconstitue ("</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Fond de canard reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus de Canard Premium Deshydrate (CHEF)</t>
+  </si>
+  <si>
+    <t>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</t>
+  </si>
+  <si>
+    <t>ℹ Dosage 50g/L (fiche constructeur CHEF/POMONA).</t>
+  </si>
+  <si>
+    <t>Fond brun de veau reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
+    <t>NAVETS GLACÉS À BLANC</t>
+  </si>
+  <si>
+    <t>NAVETS GLACÉS À BLANC  GRO_CDC_169B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Navet rond France cat.I petit calibre</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sel fin de cuisine</t>
-[...67 lines deleted...]
-  <si>
     <t>Preparations preliminaires — Eplucher, laver et tailler les navets en quartiers reguliers.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les navets directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
-    <t>Fond de canard reconstitue (collectivite)</t>
-[...35 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
+  </si>
+  <si>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
@@ -333,51 +330,51 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E22"/>
+  <dimension ref="A1:E17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -424,1407 +421,1359 @@
         <f>B2*1</f>
         <v>100</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
         <f>B2*1</f>
         <v>100</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*1</f>
-        <v>100</v>
+        <f>B2*0.75</f>
+        <v>75</v>
       </c>
       <c r="D8" t="s">
         <v>3</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.75</f>
-        <v>75</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D9" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A11" t="s" s="11">
+        <v>12</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>Garniture aux navets — Eplucher, laver et tailler les navets en quartiers, de facon reguliere. Glacer les navets a blanc (voir la recette). Glacer a brun les petits oignons grelots (voir la recette).</t>
+        </is>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0025</f>
-        <v>0.25</v>
+        <f>B2*0.75</f>
+        <v>75</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.0004</f>
-        <v>0.04</v>
+        <f>B2*1</f>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-      <c r="B15"/>
+      <c r="A15" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s" s="12">
+        <v>14</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...44 lines deleted...]
-      <c r="C19" s="10">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="10">
         <f>B2*1</f>
         <v>100</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D16" t="s">
         <v>3</v>
       </c>
-      <c r="E19" t="s" s="8"/>
-[...33 lines deleted...]
-      <c r="E22" t="s" s="8"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B2" s="14">
         <v>100</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.225</f>
         <v>22.5</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.225</f>
         <v>22.5</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
           <t>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="11">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C20" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="11">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B23" t="s" s="12">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="13">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
-[...221 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:E13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B2" s="14">
         <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.95</f>
         <v>4.75</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.05</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.95</f>
         <v>4.75</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.05</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s" s="3">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="13">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B2" s="14">
         <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.975</f>
         <v>9.75</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.025</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.975</f>
         <v>9.75</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.025</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B2" s="14">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
-      <c r="A3" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
-      <c r="A4"/>
+      <c r="A4" t="s" s="9">
+        <v>42</v>
+      </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="9">
-        <v>50</v>
+      <c r="A5" t="s" s="4">
+        <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="4">
-[...4 lines deleted...]
-      <c r="D6"/>
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.35</f>
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.04</f>
-        <v>6</v>
+        <f>B2*0.0075</f>
+        <v>0.75</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.002</f>
-        <v>0.3</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.001</f>
-        <v>0.15</v>
+        <f>B2*0.00375</f>
+        <v>0.375</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11"/>
-      <c r="B11"/>
+      <c r="A11" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>46</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.35</f>
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B12" t="inlineStr" s="12">
+      <c r="B14" t="inlineStr" s="12">
+        <is>
+          <t>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les quartiers de navet dans des bacs beurres, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des navets. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les navets doivent etre blancs et brillants au terme de leur cuisson.</t>
+        </is>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.0075</f>
+        <v>0.75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.00375</f>
+        <v>0.375</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>47</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E20"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>48</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>17</v>
+      </c>
+      <c r="B2" s="14">
+        <v>75</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>49</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.04</f>
+        <v>3</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.002</f>
+        <v>0.15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.001</f>
+        <v>0.075</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0001</f>
+        <v>0.0075</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>51</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.04</f>
+        <v>3</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.04</f>
-        <v>6</v>
+        <f>B2*0.002</f>
+        <v>0.15</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...16 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="A15" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.075</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.001</f>
-        <v>0.15</v>
+        <f>B2*0.0001</f>
+        <v>0.0075</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>52</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="11">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B19" t="s" s="12">
         <v>53</v>
       </c>
-      <c r="C19"/>
-[...7 lines deleted...]
-      <c r="B20" t="inlineStr" s="12">
+      <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="13">
+        <v>15</v>
+      </c>
+      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
-    <row r="21">
-[...7 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CUISSES DE CANARD AUX NAVETS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>