--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,190 +17,190 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CUISSES DE CANARD AUX PETITS POIS</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_097B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:17</t>
+    <t>31/10/2026 07:28</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-MADEIRE</t>
   </si>
   <si>
     <t>Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...8 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...10 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CHEF-JUSCANARD</t>
   </si>
   <si>
     <t>Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM57225994</t>
@@ -214,279 +214,333 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00750</t>
   </si>
   <si>
     <t>Jeunes carottes très fines surgelées</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>RNMS00764</t>
   </si>
   <si>
     <t>Petits pois doux très fins surgelés</t>
   </si>
   <si>
     <t>RNMS00363</t>
   </si>
   <si>
     <t>Cuisses de canard UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CUISSES DE CANARD POELEES (BASE)</t>
+    <t xml:space="preserve">    ↳ CUISSES DE CANARD POÊLÉES (BASE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cuisses de canard UE</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fond de canard reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Jus de Canard Premium Deshydrate (CHEF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fond brun de veau reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Madère (cuisson sauce)</t>
   </si>
   <si>
-    <t>matiere</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    ↳ PETITS POIS À LA PAYSANNE</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
+    <t xml:space="preserve">        ↳ Petits pois doux très fins surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Petits oignons blancs surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CAROTTES GLACÉES À BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Jeunes carottes très fines surgelées</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ LAITUE BATAVIA (KG)</t>
+  </si>
+  <si>
+    <t>Conversions légumes (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ LAITUE Batavia France biologique</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
-[...7 lines deleted...]
-  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Garniture aux petits pois — Ajouter le madere au fond de cuisson. Garnir avec des petits pois a la paysanne (voir la recette).</t>
+    <t>Garniture aux petits pois — Ajouter le madère au fond de cuisson. Garnir avec des petits pois à la paysanne (voir la recette : Fiche 168B).</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</t>
   </si>
   <si>
-    <t>CUISSES DE CANARD POELEES (BASE)</t>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)</t>
   </si>
   <si>
     <t>Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DÉLAYER</t>
   </si>
   <si>
     <t>Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</t>
   </si>
   <si>
     <t>Dosage 50g/L (fiche constructeur CHEF/POMONA).</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS POIS À LA PAYSANNE</t>
+  </si>
+  <si>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
+    <t>CAROTTES GLACÉES À BLANC</t>
+  </si>
+  <si>
+    <t>Preparations preliminaires — Deconditionner les jeunes carottes tres fines surgelees suivant la procedure.</t>
+  </si>
+  <si>
+    <t>Decanter — Debarrasser delicatement les carottes directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
+  </si>
+  <si>
     <t>Fiche technique — CUISSES DE CANARD AUX PETITS POIS</t>
   </si>
   <si>
     <t>CUISSES DE CANARD AUX PETITS POIS  GRO_CDC_097B</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PETITS POIS À LA PAYSANNE</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CUISSES DE CANARD POÊLÉES (BASE)</t>
+  </si>
+  <si>
+    <t>↳ CUISSES DE CANARD POÊLÉES (BASE)  GRO_CDC_097</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fond de canard reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
+    <t>↳ Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
+  </si>
+  <si>
+    <t>↳ PETITS POIS À LA PAYSANNE  GRO_CDC_168B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    LAITUE BATAVIA (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CAROTTES GLACÉES À BLANC</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">    Petits oignons blancs surgelés</t>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>↳ CAROTTES GLACÉES À BLANC  GRO_CDC_169C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -555,66 +609,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -664,2031 +715,2437 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>407.8998</v>
+        <v>363.71818</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.078998</v>
+        <v>3.6371818</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>407.8998</v>
+        <v>363.71818</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.5</v>
+        <v>14.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>14.5</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.06235</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>0.5</v>
-      </c>
-[...19 lines deleted...]
-        <v>14.5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>14.5</v>
+        <v>0.5</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.0435</v>
+        <f>E8*5.5</f>
+        <v>2.75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.007</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>0.2</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.0875</v>
+        <f>E9*24.02</f>
+        <v>4.804</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>2</v>
+        <v>0.0126</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>0.0126</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*24.02</f>
-        <v>48.04</v>
+        <f>E10*12.5</f>
+        <v>0.1575</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.25</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*19.69</f>
+        <v>4.9225</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="9">
         <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*23.83</f>
+        <v>5.9575</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>1.05</v>
+        <v>1.6</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1.05</v>
+        <v>1.6</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
         <f>E13*5.2</f>
-        <v>5.46</v>
+        <v>8.32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
         <f>E14*1.14</f>
-        <v>1.14</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.088</v>
+        <v>0.1158</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.088</v>
+        <v>0.1158</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
-        <v>0.0308</v>
+        <v>0.04053</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="9">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0.82</f>
-        <v>0.123</v>
+        <v>0.1148</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="9">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G17" s="4">
         <f>E17*2.57</f>
-        <v>10.28</v>
+        <v>8.224</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="9">
-        <v>6</v>
+        <v>2.4</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>6</v>
+        <v>2.4</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G18" s="4">
         <f>E18*3.85</f>
-        <v>23.1</v>
+        <v>9.24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="9">
         <v>12</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G19" s="4">
         <f>E19*3.21</f>
         <v>38.52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="9">
         <v>22.5</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>22.5</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G20" s="4">
         <f>E20*12.37</f>
         <v>278.325</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
         <v>73</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>74</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>76</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>77</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>78</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>80</v>
       </c>
       <c r="C3" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>81</v>
       </c>
       <c r="C4" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="11">
-        <v>0.5</v>
+        <v>22.5</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>83</v>
       </c>
       <c r="C5" t="s">
         <v>82</v>
       </c>
       <c r="D5" s="11">
-        <v>22.5</v>
+        <v>0.073</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>84</v>
       </c>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="11">
-        <v>0.073</v>
+        <v>0.007</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
       <c r="C7" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D7" s="11">
-        <v>0.007</v>
+        <v>5</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D8" s="11">
-        <v>5</v>
+        <v>4.75</v>
       </c>
       <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>88</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="11">
-        <v>4.75</v>
+        <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D10" s="11">
-        <v>0.25</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D11" s="11">
-        <v>10</v>
+        <v>9.75</v>
       </c>
       <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C12" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="11">
-        <v>9.75</v>
+        <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D13" s="11">
-        <v>0.25</v>
+        <v>2</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="11">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="11">
-        <v>12</v>
+        <v>0.5</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D16" s="11">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D17" s="11">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="11">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="11">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="11">
-        <v>3</v>
+        <v>0.12</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="11">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="11">
-        <v>0.15</v>
+        <v>0.006</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D23" s="11">
-        <v>0.075</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="11">
-        <v>0.075</v>
+        <v>3.2</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="11">
-        <v>0.008</v>
+        <v>0.16</v>
       </c>
       <c r="E25" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="11">
         <v>0.008</v>
       </c>
       <c r="E26" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="11">
-        <v>1</v>
+        <v>0.08</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" t="s">
         <v>82</v>
       </c>
-      <c r="D28" s="11">
-[...5 lines deleted...]
-      <c r="F28" t="s">
+      <c r="D29" s="11">
+        <v>2</v>
+      </c>
+      <c r="E29" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="11">
+        <v>1.32</v>
+      </c>
+      <c r="E30" t="s">
+        <v>45</v>
+      </c>
+      <c r="F30" t="s">
         <v>53</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" t="s">
+        <v>82</v>
+      </c>
+      <c r="D31" s="11">
+        <v>0.029</v>
+      </c>
+      <c r="E31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="11">
+        <v>0.006</v>
+      </c>
+      <c r="E32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>6</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E2" t="s" s="14"/>
+      <c r="D2" t="s" s="13">
+        <v>115</v>
+      </c>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>8</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E3" t="s" s="14"/>
+      <c r="D3" t="s" s="13">
+        <v>116</v>
+      </c>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B8">
         <v>8</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+      <c r="D8" t="s" s="13">
+        <v>116</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>119</v>
+      </c>
+      <c r="D9" t="s" s="13">
+        <v>120</v>
+      </c>
+      <c r="E9" t="s" s="13">
+        <v>121</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+        <v>123</v>
+      </c>
+      <c r="D10" t="s" s="13">
+        <v>124</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="inlineStr" s="14">
+      <c r="D11" t="inlineStr" s="13">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="13"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12">
+        <v>2</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12" t="inlineStr" s="13">
+        <is>
+          <t>Préparations préliminaires — Déconditionner les petits pois suivant la procédure. Mettre les petits pois dans 4 bacs GN 1/1 H 100 perforés. Réserver au froid. Déconditionner les petits oignons grelots. Réserver au froid dans 1 bac GN 1/1 H 45, qui servira ultérieurement à la cuisson. Laver et désinfecter la laitue suivant la procédure. Ciseler la laitue. Réserver au froid. Carottes (version collectivité) : jeunes carottes très fines surgelées, glacées à blanc selon la Fiche 169C — le livre part de carottes fraîches : « Tailler les carottes en morceaux de 3 à 4 cm dans leur longueur. Faire tourner juste quelques instants les morceaux de carottes dans l'éplucheuse, ce qui aura pour effet de les éplucher et de les « tourner » légèrement. Laver et désinfecter les carottes suivant la procédure. Réserver au froid. »</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="13"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13">
+        <v>3</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="13">
+        <is>
+          <t>Marquer la cuisson des petits pois à la paysanne — Chauffer le four sur la position vapeur. Étager les bacs de petits pois sur l'échelle de cuisson. Enfourner et cuire pendant 20 minutes environ. Chauffer le four sur la position chaleur sèche à + 150 °C. Glacer à blanc les petits oignons grelots (voir la recette : Fiche 169). Glacer à blanc les carottes (voir la recette : Fiche 169C). Dans la sauteuse, faire fondre le beurre restant. Dans la sauteuse, faire suer la salade ciselée. Ajouter les petits pois, les carottes et les petits oignons glacés à blanc. ⚠️☢️ ATTENTION : LES GLAÇAGES (FICHES 169 ET 169C) SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️ Saler et poivrer. Mélanger avec précaution à l'aide d'une écumoire. Rectifier l'assaisonnement. Laisser mijoter quelques instants.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B14">
+        <v>1</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
-[...6 lines deleted...]
-      <c r="B12">
+      <c r="E14" t="s" s="13"/>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15">
         <v>2</v>
       </c>
-      <c r="C12"/>
-[...10 lines deleted...]
-      <c r="B13">
+      <c r="C15"/>
+      <c r="D15" t="s" s="13">
+        <v>127</v>
+      </c>
+      <c r="E15" t="s" s="13"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16">
         <v>3</v>
       </c>
-      <c r="C13"/>
-      <c r="D13" t="inlineStr" s="14">
+      <c r="C16"/>
+      <c r="D16" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14"/>
-[...6 lines deleted...]
-      <c r="B14">
+      <c r="E16" t="s" s="13"/>
+      <c r="F16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17">
         <v>4</v>
       </c>
-      <c r="C14"/>
-[...10 lines deleted...]
-      <c r="B15">
+      <c r="C17"/>
+      <c r="D17" t="s" s="13">
+        <v>128</v>
+      </c>
+      <c r="E17" t="s" s="13"/>
+      <c r="F17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18">
         <v>5</v>
       </c>
-      <c r="C15"/>
-      <c r="D15" t="inlineStr" s="14">
+      <c r="C18"/>
+      <c r="D18" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E15" t="s" s="14"/>
-      <c r="F15"/>
+      <c r="E18" t="s" s="13"/>
+      <c r="F18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19">
+        <v>1</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19" t="inlineStr" s="13">
+        <is>
+          <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="E19" t="s" s="13"/>
+      <c r="F19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20">
+        <v>2</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20" t="s" s="13">
+        <v>130</v>
+      </c>
+      <c r="E20" t="s" s="13"/>
+      <c r="F20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21">
+        <v>3</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21" t="inlineStr" s="13">
+        <is>
+          <t>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les jeunes carottes entieres dans des bacs beurres, de facon a ce qu'elles ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des carottes. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les carottes doivent etre brillantes au terme de leur cuisson.</t>
+        </is>
+      </c>
+      <c r="E21" t="s" s="13"/>
+      <c r="F21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22">
+        <v>4</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22" t="s" s="13">
+        <v>131</v>
+      </c>
+      <c r="E22" t="s" s="13"/>
+      <c r="F22"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D68"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_097B · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_097B · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>122</v>
+      <c r="A4" t="s" s="15">
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
-        <v>Garniture aux petits pois — Ajouter le madere au fond de cuisson. Garnir avec des petits pois a la paysanne (voir la recette).</v>
+        <v>Garniture aux petits pois — Ajouter le madère au fond de cuisson. Garnir avec des petits pois à la paysanne (voir la recette : Fiche 168B).</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Madère (cuisson sauce)</v>
       </c>
       <c r="C6" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.5</v>
       </c>
       <c r="D6" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Petits pois doux très fins surgelés</v>
+      <c r="B7" t="s">
+        <v>135</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E19</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*80</f>
+        <v>80</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A8" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B8" t="str" s="13">
+        <f>Procedure!D3</f>
+        <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="C9" s="11">
-        <f>'Besoins'!$B$2*0.75</f>
-        <v>0.75</v>
+        <f>'Besoins'!$B$2*100</f>
+        <v>100</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A11" t="s" s="15">
+        <v>138</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...4 lines deleted...]
-        <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
+      <c r="A12" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B12" t="str" s="13">
+        <f>Procedure!D4</f>
+        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-      <c r="B13"/>
+      <c r="A13" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B13" t="str" s="13">
+        <f>Procedure!D5</f>
+        <v>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D14"/>
+      <c r="A14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B20</f>
+        <v>Cuisses de canard UE</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E20</f>
+        <v>22.5</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...4 lines deleted...]
-        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
+      <c r="A15" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B15" t="str" s="13">
+        <f>Procedure!D6</f>
+        <v>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D16"/>
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C16" s="11">
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="str">
-[...1 lines deleted...]
-        <v>Cuisses de canard UE</v>
+      <c r="B17" t="s">
+        <v>143</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E20</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*10</f>
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...4 lines deleted...]
-        <v>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</v>
+      <c r="A18" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B18" t="str" s="13">
+        <f>Procedure!D7</f>
+        <v>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="C19" s="11">
-        <f>'Besoins'!$B$2*5</f>
-        <v>5</v>
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="C20" s="11">
-        <f>'Besoins'!$B$2*10</f>
-        <v>10</v>
+        <f>'Besoins'!$B$2*0.007</f>
+        <v>0.007</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D21"/>
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>147</v>
+      </c>
+      <c r="C21" s="11">
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A22" t="s" s="16">
+        <v>136</v>
+      </c>
+      <c r="B22" t="str" s="13">
+        <f>Procedure!D8</f>
+        <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
-      <c r="B23" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A24" t="s" s="15">
+        <v>148</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...4 lines deleted...]
-        <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
+      <c r="A25" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B25" t="str" s="13">
+        <f>"[DÉLAYER] "&amp;Procedure!D9</f>
+        <v>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26"/>
-[...1 lines deleted...]
-      <c r="D26"/>
+      <c r="B26" t="s">
+        <v>149</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*4.75</f>
+        <v>4.75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27" t="str">
+        <f>Besoins!B12</f>
+        <v>Jus de Canard Premium Deshydrate (CHEF)</v>
+      </c>
+      <c r="C27" s="11">
+        <f>Besoins!E12</f>
+        <v>0.25</v>
+      </c>
+      <c r="D27" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...4 lines deleted...]
-        <v>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</v>
+      <c r="A28"/>
+      <c r="B28" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
-      <c r="B29" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A30" t="s" s="15">
+        <v>150</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A31" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B31" t="str" s="13">
+        <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
-      <c r="B32"/>
-[...1 lines deleted...]
-      <c r="D32"/>
+      <c r="B32" t="s">
+        <v>149</v>
+      </c>
+      <c r="C32" s="11">
+        <f>'Besoins'!$B$2*9.75</f>
+        <v>9.75</v>
+      </c>
+      <c r="D32" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D33"/>
+      <c r="A33"/>
+      <c r="B33" t="str">
+        <f>Besoins!B11</f>
+        <v>Fonds Brun Lié (Knorr Professional)</v>
+      </c>
+      <c r="C33" s="11">
+        <f>Besoins!E11</f>
+        <v>0.25</v>
+      </c>
+      <c r="D33" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A34"/>
+      <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A35" t="s" s="15">
+        <v>151</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B36" t="str" s="13">
+        <f>Procedure!D11</f>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37"/>
-      <c r="B37"/>
+      <c r="A37" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B37" t="str" s="13">
+        <f>Procedure!D12</f>
+        <v>Préparations préliminaires — Déconditionner les petits pois suivant la procédure. Mettre les petits pois dans 4 bacs GN 1/1 H 100 perforés. Réserver au froid. Déconditionner les petits oignons grelots. Réserver au froid dans 1 bac GN 1/1 H 45, qui servira ultérieurement à la cuisson. Laver et désinfecter la laitue suivant la procédure. Ciseler la laitue. Réserver au froid. Carottes (version collectivité) : jeunes carottes très fines surgelées, glacées à blanc selon la Fiche 169C — le livre part de carottes fraîches : « Tailler les carottes en morceaux de 3 à 4 cm dans leur longueur. Faire tourner juste quelques instants les morceaux de carottes dans l'éplucheuse, ce qui aura pour effet de les éplucher et de les « tourner » légèrement. Laver et désinfecter les carottes suivant la procédure. Réserver au froid. »</v>
+      </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D38"/>
+      <c r="A38"/>
+      <c r="B38" t="str">
+        <f>Besoins!B19</f>
+        <v>Petits pois doux très fins surgelés</v>
+      </c>
+      <c r="C38" s="11">
+        <f>Besoins!E19</f>
+        <v>12</v>
+      </c>
+      <c r="D38" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D39"/>
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" s="11">
+        <f>'Besoins'!$B$2*0.8</f>
+        <v>0.8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...4 lines deleted...]
-        <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
+      <c r="A40" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B40" t="str" s="13">
+        <f>Procedure!D13</f>
+        <v>Marquer la cuisson des petits pois à la paysanne — Chauffer le four sur la position vapeur. Étager les bacs de petits pois sur l'échelle de cuisson. Enfourner et cuire pendant 20 minutes environ. Chauffer le four sur la position chaleur sèche à + 150 °C. Glacer à blanc les petits oignons grelots (voir la recette : Fiche 169). Glacer à blanc les carottes (voir la recette : Fiche 169C). Dans la sauteuse, faire fondre le beurre restant. Dans la sauteuse, faire suer la salade ciselée. Ajouter les petits pois, les carottes et les petits oignons glacés à blanc. ⚠️☢️ ATTENTION : LES GLAÇAGES (FICHES 169 ET 169C) SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️ Saler et poivrer. Mélanger avec précaution à l'aide d'une écumoire. Rectifier l'assaisonnement. Laisser mijoter quelques instants.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="C41" s="11">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*60</f>
+        <v>60</v>
       </c>
       <c r="D41" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="C42" s="11">
-        <f>'Besoins'!$B$2*0.15</f>
-        <v>0.15</v>
+        <f>'Besoins'!$B$2*80</f>
+        <v>80</v>
       </c>
       <c r="D42" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D43"/>
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C43" s="11">
+        <f>'Besoins'!$B$2*1.32</f>
+        <v>1.32</v>
+      </c>
+      <c r="D43" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C44" s="11">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*0.0288</f>
+        <v>0.0288</v>
       </c>
       <c r="D44" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="C45" s="11">
-        <f>'Besoins'!$B$2*0.0075</f>
-        <v>0.0075</v>
+        <f>'Besoins'!$B$2*0.0056</f>
+        <v>0.0056</v>
       </c>
       <c r="D45" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A46"/>
+      <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="17">
+      <c r="A47" t="s" s="15">
+        <v>156</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B48" t="str" s="13">
+        <f>Procedure!D14</f>
+        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B49" t="str" s="13">
+        <f>Procedure!D15</f>
+        <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50" t="str">
+        <f>Besoins!B18</f>
+        <v>Petits oignons blancs surgelés</v>
+      </c>
+      <c r="C50" s="11">
+        <f>Besoins!E18</f>
+        <v>2.4</v>
+      </c>
+      <c r="D50" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>155</v>
+      </c>
+      <c r="C51" s="11">
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D51" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="16">
         <v>141</v>
       </c>
-      <c r="B47" t="str" s="14">
-        <f>Procedure!D15</f>
+      <c r="B52" t="str" s="13">
+        <f>Procedure!D16</f>
+        <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52"/>
+    </row>
+    <row r="53">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>157</v>
+      </c>
+      <c r="C53" s="11">
+        <f>'Besoins'!$B$2*0.06</f>
+        <v>0.06</v>
+      </c>
+      <c r="D53" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="11">
+        <f>'Besoins'!$B$2*0.006</f>
+        <v>0.006</v>
+      </c>
+      <c r="D54" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B55" t="str" s="13">
+        <f>Procedure!D17</f>
+        <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="16">
+        <v>158</v>
+      </c>
+      <c r="B56" t="str" s="13">
+        <f>Procedure!D18</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
-      <c r="C47"/>
-[...14 lines deleted...]
-      <c r="D49"/>
+      <c r="C56"/>
+      <c r="D56"/>
+    </row>
+    <row r="57">
+      <c r="A57"/>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="15">
+        <v>159</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B59" t="str" s="13">
+        <f>Procedure!D19</f>
+        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="16">
+        <v>140</v>
+      </c>
+      <c r="B60" t="str" s="13">
+        <f>Procedure!D20</f>
+        <v>Preparations preliminaires — Deconditionner les jeunes carottes tres fines surgelees suivant la procedure.</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60"/>
+    </row>
+    <row r="61">
+      <c r="A61"/>
+      <c r="B61" t="str">
+        <f>Besoins!B17</f>
+        <v>Jeunes carottes très fines surgelées</v>
+      </c>
+      <c r="C61" s="11">
+        <f>Besoins!E17</f>
+        <v>3.2</v>
+      </c>
+      <c r="D61" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B62" t="str" s="13">
+        <f>Procedure!D21</f>
+        <v>Marquer la cuisson — Selon la technique de glacage a blanc (voir Fiche 169) : disposer les jeunes carottes entieres dans des bacs beurres, de facon a ce qu'elles ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des carottes. Saler. Etager les bacs sur l'echelle de cuisson. Enfourner et cuire a couvert. Surveiller attentivement la fin de cuisson pour eviter toute coloration. Au besoin, reduire la temperature du four. Les carottes doivent etre brillantes au terme de leur cuisson.</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62"/>
+    </row>
+    <row r="63">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>155</v>
+      </c>
+      <c r="C63" s="11">
+        <f>'Besoins'!$B$2*0.16</f>
+        <v>0.16</v>
+      </c>
+      <c r="D63" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>145</v>
+      </c>
+      <c r="C64" s="11">
+        <f>'Besoins'!$B$2*0.008</f>
+        <v>0.008</v>
+      </c>
+      <c r="D64" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>157</v>
+      </c>
+      <c r="C65" s="11">
+        <f>'Besoins'!$B$2*0.08</f>
+        <v>0.08</v>
+      </c>
+      <c r="D65" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B66" t="str" s="13">
+        <f>Procedure!D22</f>
+        <v>Decanter — Debarrasser delicatement les carottes directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
+      </c>
+      <c r="C66"/>
+      <c r="D66"/>
+    </row>
+    <row r="67">
+      <c r="A67"/>
+      <c r="B67"/>
+      <c r="C67"/>
+      <c r="D67"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B68"/>
+      <c r="C68"/>
+      <c r="D68"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="23">
+  <mergeCells count="32">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B16:D16"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A24:D24"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A30:D30"/>
     <mergeCell ref="B31:D31"/>
-    <mergeCell ref="A33:D33"/>
-[...2 lines deleted...]
-    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
-    <mergeCell ref="B43:D43"/>
-[...2 lines deleted...]
-    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="A68:D68"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CUISSES DE CANARD AUX PETITS PO</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>