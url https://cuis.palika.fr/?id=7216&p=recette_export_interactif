--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -7,163 +7,163 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CUISSES DE CANARD AUX OLIVES" sheetId="1" r:id="rId1"/>
-    <sheet name="CUISSES DE CANARD POELEES (BASE" sheetId="2" r:id="rId2"/>
+    <sheet name="CUISSES DE CANARD POÊLÉES (BASE" sheetId="2" r:id="rId2"/>
     <sheet name="Fond de canard reconstitue (col" sheetId="3" r:id="rId3"/>
     <sheet name="Fond brun de veau reconstitue (" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>CUISSES DE CANARD AUX OLIVES</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CUISSES DE CANARD AUX OLIVES  GRO_CDC_097A</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    CUISSES DE CANARD POELEES (BASE) — voir l'onglet "CUISSES DE CANARD POELEES (BASE"</t>
+    <t xml:space="preserve">    CUISSES DE CANARD POÊLÉES (BASE) — voir l'onglet "CUISSES DE CANARD POÊLÉES (BASE"</t>
   </si>
   <si>
     <t xml:space="preserve">    Olive verte dénoyautée boîte 5/1</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t xml:space="preserve">    Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>CUISSES DE CANARD POELEES (BASE)</t>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 100 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>CUISSES DE CANARD POELEES (BASE)  GRO_CDC_097</t>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)  GRO_CDC_097</t>
   </si>
   <si>
     <t xml:space="preserve">    Cuisses de canard UE</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de canard reconstitue (collectivite) — voir l'onglet "Fond de canard reconstitue (col"</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite) — voir l'onglet "Fond brun de veau reconstitue ("</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</t>
   </si>
   <si>
     <t>ℹ Dosage 50g/L (fiche constructeur CHEF/POMONA).</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
@@ -288,51 +288,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:E15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -450,66 +450,80 @@
       <c r="A12"/>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>14</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="13">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*1</f>
+        <v>100</v>
+      </c>
+      <c r="D14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="13">
         <v>15</v>
       </c>
-      <c r="B14"/>
-[...2 lines deleted...]
-      <c r="E14" t="s" s="8"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>16</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>