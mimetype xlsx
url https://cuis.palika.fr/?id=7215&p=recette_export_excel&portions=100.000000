--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,181 +17,184 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>CUISSES DE CANARD POELEES (BASE)</t>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_097</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:38</t>
+    <t>31/10/2026 06:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME1014107</t>
-[...10 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CHEF-JUSCANARD</t>
   </si>
   <si>
     <t>Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00363</t>
@@ -220,138 +223,147 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisses de canard UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</t>
   </si>
   <si>
     <t>Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DÉLAYER</t>
   </si>
   <si>
     <t>Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</t>
   </si>
   <si>
     <t>Dosage 50g/L (fiche constructeur CHEF/POMONA).</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — CUISSES DE CANARD POELEES (BASE)</t>
-[...2 lines deleted...]
-    <t>CUISSES DE CANARD POELEES (BASE)  GRO_CDC_097</t>
+    <t>Fiche technique — CUISSES DE CANARD POÊLÉES (BASE)</t>
+  </si>
+  <si>
+    <t>CUISSES DE CANARD POÊLÉES (BASE)  GRO_CDC_097</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -423,66 +435,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -532,1185 +541,1205 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>326.52155</v>
+        <v>294.1844</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.2652155</v>
+        <v>2.941844</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>326.52155</v>
+        <v>294.1844</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>14.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>14.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.0435</v>
+        <f>E7*0.0043</f>
+        <v>0.06235</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.2</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.0875</v>
+        <f>E8*24.02</f>
+        <v>4.804</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>2</v>
+        <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*24.02</f>
-        <v>48.04</v>
+        <f>E9*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
         <v>0.25</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*19.69</f>
+        <v>4.9225</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>0.25</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*23.83</f>
+        <v>5.9575</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.073</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>22.5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>22.5</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G13" s="4">
         <f>E13*12.37</f>
         <v>278.325</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G14" s="13">
+        <v>55</v>
+      </c>
+      <c r="G14" s="12">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D3" s="11">
         <v>22.5</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D4" s="11">
         <v>0.073</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D5" s="11">
         <v>0.007</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>5</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D7" s="11">
         <v>4.75</v>
       </c>
       <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" s="11">
         <v>0.25</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D9" s="11">
         <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D10" s="11">
         <v>9.75</v>
       </c>
       <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D11" s="11">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>8</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>81</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="D7" t="s" s="13">
+        <v>84</v>
+      </c>
+      <c r="E7" t="s" s="13">
+        <v>85</v>
       </c>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>87</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>88</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_097 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_097 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>87</v>
+      <c r="A4" t="s" s="15">
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>91</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>92</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionner les cuisses de canard suivant les procedures. Parer les cuisses. Reserver au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B13</f>
         <v>Cuisses de canard UE</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E13</f>
         <v>22.5</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="14">
+      <c r="A8" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B8" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner les fonds — Dans un rondeau, realiser 5 litres de jus de canard et 10 litres de fond de veau lie, a partir de fonds deshydrates, en se reportant aux recommandations du fabricant. Reserver au bain-marie ou en armoire chaude, en attente d'utilisation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des cuisses de canard — Chauffer la sauteuse. Prechauffer le four sur la position chaleur mixte a +160 degC. Saler et poivrer les cuisses de canard sur les deux faces. Dans la sauteuse, a l'huile, saisir et colorer les cuisses sur les deux faces. Egoutter les cuisses dans un bac GN 1/1 H 100 perfore, pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposer 12 cuisses de canard dans chaque bac. Degraisser le fond de la sauteuse. Eliminer les particules carbonisees. Faire pincer les sucs. Deglacer la sauteuse avec le vin blanc. Ajouter le jus de canard et le fond de veau lie au deglacage. Melanger au fouet. Rectifier l'assaisonnement. Repartir le fond de cuisson sur les cuisses de canard dans les 8 bacs. Couvrir. Etager les bacs sur l'echelle de cuisson. Piquer la sonde de cuisson a la jointure d'une cuisse. Enfourner. Cuire les cuisses de canard. Atteindre la temperature a coeur de +87 degC. Le fond de braisage aura reduit durant la cuisson. Respecter la procedure de cuisson. Stocker en armoire chaude et maintenir a la temperature de +63 degC a coeur en attente de consommation.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B12</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E12</f>
         <v>0.073</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>Vin blanc bib 10L UE</v>
+      <c r="B14" t="s">
+        <v>97</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E9</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D14" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D14" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>98</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Dresser la cuisse de canard a l'assiette. Napper de fond de poelage. Accompagner avec la garniture choisie.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="16">
-        <v>95</v>
+      <c r="A17" t="s" s="15">
+        <v>99</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="A18" t="s" s="16">
+        <v>91</v>
+      </c>
+      <c r="B18" t="str" s="13">
         <f>"[DÉLAYER] "&amp;Procedure!D7</f>
         <v>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*4.75</f>
         <v>4.75</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B11</f>
         <v>Jus de Canard Premium Deshydrate (CHEF)</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E11</f>
         <v>0.25</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str" s="18">
+      <c r="B21" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E7</f>
         <v>ℹ</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="16">
-        <v>97</v>
+      <c r="A23" t="s" s="15">
+        <v>101</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B24" t="str" s="14">
+      <c r="A24" t="s" s="16">
+        <v>91</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C25" s="11">
         <f>'Besoins'!$B$2*9.75</f>
         <v>9.75</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B10</f>
         <v>Fonds Brun Lié (Knorr Professional)</v>
       </c>
       <c r="C26" s="11">
         <f>Besoins!E10</f>
         <v>0.25</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="19">
-        <v>21</v>
+      <c r="A28" t="s" s="18">
+        <v>22</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>CUISSES DE CANARD POELEES (BASE</dc:title>
+  <dc:title>CUISSES DE CANARD POÊLÉES (BASE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>