--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,241 +17,244 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>CUISSES DE CANARD POELEES A L'ORANGE</t>
+    <t>CUISSES DE CANARD POÊLÉES À L'ORANGE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_096</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 06:53</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000030</t>
   </si>
   <si>
     <t>GRAND MARNIER</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...20 lines deleted...]
-    <t>Sucres</t>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME101406</t>
-[...19 lines deleted...]
-  <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CHEF-JUSCANARD</t>
   </si>
   <si>
     <t>Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t>RNM5190201</t>
   </si>
   <si>
     <t>ORANGE U.E. biologique</t>
   </si>
   <si>
     <t>Fruits et légumes bio</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
     <t>RNMS00363</t>
   </si>
   <si>
     <t>Cuisses de canard UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
@@ -259,156 +262,168 @@
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisses de canard UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ORANGE U.E. biologique</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Jus de Canard Premium Deshydrate (CHEF)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ GRAND MARNIER</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ sucre semoule</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ VINAIGRE VIN ROUGE (L)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Confectionner la gastrique — Dans une russe, reunissez le vinaigre et le sucre. Cuisez au caramel blond.</t>
   </si>
   <si>
     <t>Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DÉLAYER</t>
   </si>
   <si>
     <t>Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</t>
   </si>
   <si>
     <t>Dosage 50g/L (fiche constructeur CHEF/POMONA).</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — CUISSES DE CANARD POELEES A L'ORANGE</t>
-[...2 lines deleted...]
-    <t>CUISSES DE CANARD POELEES A L'ORANGE  GRO_CDC_096</t>
+    <t>Fiche technique — CUISSES DE CANARD POÊLÉES À L'ORANGE</t>
+  </si>
+  <si>
+    <t>CUISSES DE CANARD POÊLÉES À L'ORANGE  GRO_CDC_096</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t xml:space="preserve">    ORANGE U.E. biologique</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de canard reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
+  </si>
+  <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
+  </si>
+  <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fond de canard reconstitue (collectivite)  GRO-FOND-CANARD</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -589,932 +604,954 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>353.15837857143</v>
+        <v>319.3528952381</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.5315837857143</v>
+        <v>3.193528952381</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>353.15837857143</v>
+        <v>319.3528952381</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.8</v>
+        <v>14.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.8</v>
+        <v>14.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*20.3272857143</f>
-        <v>16.261829</v>
+        <f>E7*0.0043</f>
+        <v>0.06235</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>14.5</v>
+        <v>0.8</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>14.5</v>
+        <v>0.8</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.0435</v>
+        <f>E8*20.3272857143</f>
+        <v>16.261829</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*24.02</f>
+        <v>4.804</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.007</v>
+        <v>0.333333</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>0.333333</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*1.79000179</f>
+        <v>0.596667</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.5</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.79</f>
-        <v>0.895</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>2</v>
+        <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>2</v>
+        <v>0.25</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*24.02</f>
-        <v>48.04</v>
+        <f>E12*19.69</f>
+        <v>4.9225</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.25</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*23.83</f>
+        <v>5.9575</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>0.25</v>
+        <v>5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.25</v>
+        <v>5</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*1.58</f>
+        <v>7.9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>6</v>
+        <v>0.073</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>6</v>
+        <v>0.073</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*1.58</f>
-        <v>9.48</v>
+        <f>E15*0.35</f>
+        <v>0.02555</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
-        <v>0.073</v>
+        <v>0.5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.073</v>
+        <v>0.5</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.35</f>
-        <v>0.02555</v>
+        <f>E16*0.82</f>
+        <v>0.41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>22.5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>22.5</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G17" s="4">
         <f>E17*12.37</f>
         <v>278.325</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G18" s="13">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>22.5</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C4" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D5" s="11">
         <v>0.073</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>0.007</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D7" s="11">
         <v>5</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D8" s="11">
         <v>4.75</v>
       </c>
       <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D9" s="11">
         <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D11" s="11">
         <v>9.75</v>
       </c>
       <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D12" s="11">
         <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="11">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D15" s="11">
         <v>0.8</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" s="11">
         <v>0.5</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D17" s="11">
         <v>0.5</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.333</v>
+      </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1530,51 +1567,51 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner les fonds — Dans un rondeau, realisez 5 litres de jus de canard et 10 litres de fond brun de veau lie, a partir de fonds deshydrates, en se rapportant aux recommandations du fabricant. Maintenez au chaud les deux fonds en attente d'utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce a l'orange — Dans un rondeau, reunissez le jus de canard, le fond de veau lie, le jus d'orange, la liqueur a base d'orange et la gastrique. Faites fremir. Rectifiez l'assaisonnement. Maintenez au chaud dans un bain-marie ou dans une armoire chaude en attente d'utilisation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
@@ -1587,544 +1624,518 @@
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir — Dressez une cuisse de canard dans l'assiette. Nappez d'un peu de sauce. Decorez avec une rondelle d'orange cannelee coupee en deux. Accompagnez de pommes rissolees, de pommes chips, etc.
 NB : Contrairement aux principes habituels, la sauce est elaboree avant la cuisson et sert de fond de poelage.
 La julienne d'orange est simplement suggeree. On peut reutiliser les restes de la cannelure d'orange, en prenant soin de ne garder que le dessus de la peau, les faire blanchir pour les utiliser pour le decor.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E9" t="s" s="14">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D35"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_096 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_096 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionnez les cuisses de canard suivant la procedure. Parez les cuisses. Reservez au froid dans un bac GN 2/1 H 250 muni d'une grille egouttoir. Lavez et desinfectez les oranges en suivant la procedure. Zestez 10 oranges. Tailliez les zestes en julienne. Blanchissez la julienne (facultatif). Extrayez 1 litre de jus d'orange. Reservez au froid. Canelez et emincez 12 oranges. Reservez au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="s">
-        <v>106</v>
+      <c r="B7" t="str">
+        <f>Besoins!B14</f>
+        <v>ORANGE U.E. biologique</v>
       </c>
       <c r="C7" s="11">
+        <f>Besoins!E14</f>
+        <v>5</v>
+      </c>
+      <c r="D7" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B17</f>
+        <v>Cuisses de canard UE</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E17</f>
+        <v>22.5</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Confectionner les fonds — Dans un rondeau, realisez 5 litres de jus de canard et 10 litres de fond brun de veau lie, a partir de fonds deshydrates, en se rapportant aux recommandations du fabricant. Maintenez au chaud les deux fonds en attente d'utilisation.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C10" s="11">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
-      <c r="D7" t="s">
-[...40 lines deleted...]
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C11" s="11">
-        <f>'Besoins'!$B$2*5</f>
-[...11 lines deleted...]
-      <c r="C12" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B12" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Confectionner la gastrique — Dans une russe, reunissez le vinaigre et le sucre. Cuisez au caramel blond.</v>
       </c>
-      <c r="C13"/>
-      <c r="D13"/>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B16</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E16</f>
+        <v>0.5</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>sucre semoule</v>
+      <c r="B14" t="s">
+        <v>114</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E9</f>
+        <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
-      <c r="D14" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D14" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...17 lines deleted...]
-      <c r="B16" t="str" s="14">
+      <c r="A15" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B15" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce a l'orange — Dans un rondeau, reunissez le jus de canard, le fond de veau lie, le jus d'orange, la liqueur a base d'orange et la gastrique. Faites fremir. Rectifiez l'assaisonnement. Maintenez au chaud dans un bain-marie ou dans une armoire chaude en attente d'utilisation.</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B8</f>
+        <v>GRAND MARNIER</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E8</f>
+        <v>0.8</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B7</f>
-        <v>GRAND MARNIER</v>
+        <f>Besoins!B14</f>
+        <v>ORANGE U.E. biologique</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E7</f>
-        <v>0.8</v>
+        <f>Besoins!E14</f>
+        <v>5</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F7</f>
-        <v>lt</v>
+        <f>Besoins!F14</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Marquer la cuisson des cuisses de canard — Prechauffez le four en position chaleur mixte a +160 degC. Salez et poivrez les cuisses sur les deux faces. Chauffez la sauteuse. Dans la sauteuse, a l'huile, saisissez les cuisses sur les deux faces. Egouttez les cuisses dans un bac GN 1/1 H 100 perfore pour eliminer la graisse de cuisson. Dans 8 bacs GN 1/1 H 65, disposez 12 cuisses par bac. Degraissez le fond de la sauteuse. Eliminez les particules carbonisees. Faites pincer les sucs. Deglacez le fond de la sauteuse avec les deux litres de vin blanc. Reduisez de moitie. Recuperez la reduction au vin blanc et l'ajoutez a la sauce a l'orange. Repartissez la sauce a l'orange (qui fera fonction de fond de cuisson) sur les cuisses dans les 8 bacs GN. Piquez la sonde de cuisson a la jointure d'une cuisse. Couvrez les bacs. Etagez les bacs sur l'echelle de cuisson. Enfournez. Cuisez. Atteignez +87 degC au coeur de la cuisse. Verifiez la cuisson par sondage. Aucune trace de sang ne doit apparaitre. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a +63 degC a coeur en attente de consommation.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="s">
-        <v>106</v>
+      <c r="B19" t="str">
+        <f>Besoins!B11</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C19" s="11">
-        <f>'Besoins'!$B$2*1</f>
-[...3 lines deleted...]
-        <v>34</v>
+        <f>Besoins!E11</f>
+        <v>0.007</v>
+      </c>
+      <c r="D19" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D20"/>
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" s="11">
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B10</f>
-        <v>Poivre noir moulu</v>
+        <f>Besoins!B15</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E10</f>
-        <v>0.007</v>
+        <f>Besoins!E15</f>
+        <v>0.073</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...32 lines deleted...]
-      <c r="B24" t="str" s="14">
+      <c r="A22" t="s" s="17">
+        <v>118</v>
+      </c>
+      <c r="B22" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dressez une cuisse de canard dans l'assiette. Nappez d'un peu de sauce. Decorez avec une rondelle d'orange cannelee coupee en deux. Accompagnez de pommes rissolees, de pommes chips, etc.
 NB : Contrairement aux principes habituels, la sauce est elaboree avant la cuisson et sert de fond de poelage.
 La julienne d'orange est simplement suggeree. On peut reutiliser les restes de la cannelure d'orange, en prenant soin de ne garder que le dessus de la peau, les faire blanchir pour les utiliser pour le decor.</v>
       </c>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25"/>
-      <c r="B25"/>
+      <c r="A25" t="s" s="17">
+        <v>108</v>
+      </c>
+      <c r="B25" t="str" s="14">
+        <f>"[DÉLAYER] "&amp;Procedure!D9</f>
+        <v>[DÉLAYER] Delayer la poudre dans l'eau bouillante ou froide en fouettant, puis porter a ebullition en remuant regulierement pendant 3 minutes.</v>
+      </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D26"/>
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>120</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*4.75</f>
+        <v>4.75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27" t="str">
+        <f>Besoins!B13</f>
+        <v>Jus de Canard Premium Deshydrate (CHEF)</v>
+      </c>
+      <c r="C27" s="11">
+        <f>Besoins!E13</f>
+        <v>0.25</v>
+      </c>
+      <c r="D27" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28"/>
-      <c r="B28" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B28" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
-      <c r="B29" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A30" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31"/>
-      <c r="B31"/>
+      <c r="A31" t="s" s="17">
+        <v>108</v>
+      </c>
+      <c r="B31" t="str" s="14">
+        <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="16">
-[...4 lines deleted...]
-      <c r="D32"/>
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>120</v>
+      </c>
+      <c r="C32" s="11">
+        <f>'Besoins'!$B$2*9.75</f>
+        <v>9.75</v>
+      </c>
+      <c r="D32" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D33"/>
+      <c r="A33"/>
+      <c r="B33" t="str">
+        <f>Besoins!B12</f>
+        <v>Fonds Brun Lié (Knorr Professional)</v>
+      </c>
+      <c r="C33" s="11">
+        <f>Besoins!E12</f>
+        <v>0.25</v>
+      </c>
+      <c r="D33" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35"/>
-[...25 lines deleted...]
-      <c r="D37"/>
+      <c r="A35" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="16">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B10:D10"/>
-[...9 lines deleted...]
-    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A35:D35"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>CUISSES DE CANARD POELEES A L'O</dc:title>
+  <dc:title>CUISSES DE CANARD POÊLÉES À L'O</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>