--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,215 +9,212 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="COQ AU VIN" sheetId="1" r:id="rId1"/>
     <sheet name="Fond de volaille reconstitue (c" sheetId="2" r:id="rId2"/>
     <sheet name="Fond brun lie reconstitue (coll" sheetId="3" r:id="rId3"/>
-    <sheet name="PETITS OIGNONS GRELOTS GLACES A" sheetId="4" r:id="rId4"/>
+    <sheet name="PETITS OIGNONS GRELOTS GLACÉS À" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>COQ AU VIN</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>COQ AU VIN  GRO_CDC_095</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Découpes de coq sciées UE</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    Laurier sauce feuilles</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin rouge bib 10L UE</t>
+    <t xml:space="preserve">    VIN ROUGE CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun lie reconstitue (collectivite) — voir l'onglet "Fond brun lie reconstitue (coll"</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Poitrine fumée n°1</t>
   </si>
   <si>
-    <t xml:space="preserve">    Champignons hôtel pieds morceaux boîte 5/1</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    sucre semoule</t>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC — voir l'onglet "PETITS OIGNONS GRELOTS GLACÉS À"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Baguette tradition crue précuite</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
+    <t>Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Fond brun lie reconstitue (collectivite)  GRO-FOND-BRUN</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
-    <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
-[...8 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>référence : 100 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Utilisée 2 fois dans cette fiche — lot unique, calculé pour couvrir tous les usages.</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -614,242 +611,242 @@
         <f>B2*0.023</f>
         <v>2.3</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.75</f>
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>3</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.75</f>
-        <v>75</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D22" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.0005</f>
+        <v>0.05</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.0005</f>
-        <v>0.05</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C25" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.003</f>
+        <v>0.3</v>
       </c>
       <c r="D25" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-      <c r="B27"/>
+      <c r="A27" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B28" t="inlineStr" s="12">
         <is>
-          <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
+          <t>Preparations preliminaires — Habillez et parez les portions de volaille. Reservez au froid. Epluchez, lavez et desinfectez les carottes suivant la procedure. Emincez et reservez. Lavez et desinfectez les aromates et le persil. Hachez le persil. Reservez au froid. Detaillez la poitrine fraiche en lardons. Reservez les lardons au froid dans un bac GN 1/1 H 45 perfore, en prevision de leur cuisson. Deconditionnez la boite de champignons en suivant la procedure. Egouttez les champignons dans un bac GN 1/1 H 45 perfore, en prenant soin de recuperer le jus des champignons dans une calotte. Reservez au froid en attente d'utilisation. Realisez le fond de volaille et le fond brun lie de volaille, a partir de fonds deshydrates, en se rapportant aux recommandations du fabricant. Reservez au chaud.</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D29"/>
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.25</f>
+        <v>25</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.25</f>
-        <v>25</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D32" t="s">
         <v>15</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C33" s="10">
-        <f>B2*0.04</f>
-        <v>4</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D33" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.023</f>
+        <v>2.3</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.023</f>
-        <v>2.3</v>
+        <f>B2*0.003</f>
+        <v>0.3</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.003</f>
-        <v>0.3</v>
+        <f>B2*0.00065</f>
+        <v>0.065</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="11">
         <v>30</v>
       </c>
       <c r="B37" t="inlineStr" s="12">
         <is>
           <t>Faire mariner les morceaux de coq — La veille : dans un bac GN 2/1 H 250 en polycarbonate, mettez les morceaux de coq en couches alternees avec la garniture aromatique de la marinade. Mouillez avec le vin rouge. Couvrez et indiquez sur le couvercle la tracabilite du coq et le jour de la mise en marinade. Reservez au froid.</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="10">
@@ -995,72 +992,72 @@
         <is>
           <t>Preparer la garniture et les elements du decor — Lors de la cuisson du coq : glacez a brun les oignons grelots (voir recette) et passez au four a chaleur seche a +175 degC pendant 5 minutes le bac contenant les lardons. Reservez au chaud. Tranchez le pain en rondelles. Toastiez sur grille de cuisson ou frite. Reservez au chaud.</t>
         </is>
       </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" s="10">
         <f>B2*0.75</f>
         <v>75</v>
       </c>
       <c r="D49" t="s">
         <v>3</v>
       </c>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C50" s="10">
-        <f>B2*0.75</f>
-        <v>75</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>3</v>
       </c>
       <c r="E50" t="s" s="8"/>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C51" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.0005</f>
+        <v>0.05</v>
       </c>
       <c r="D51" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
       <c r="A52" t="s" s="11">
         <v>33</v>
       </c>
       <c r="B52" t="inlineStr" s="12">
         <is>
           <t>Decanter le coq — Decantez les morceaux de coq dans 5 bacs GN 1/1 H 100 de service. Ajoutez les champignons, les petits lardons et les oignons grelots glaces a brun.</t>
         </is>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s" s="8"/>
     </row>
     <row r="53">
       <c r="A53" t="s" s="11">
         <v>34</v>
       </c>
       <c r="B53" t="inlineStr" s="12">
         <is>
           <t>Terminer la sauce — Dans la sauteuse, reduisez le fond de cuisson au volume (14 L) et a la consistance souhaitee. Rectifiez l'assaisonnement. Passez la sauce au chinois dans un rondeau. Au mixeur, emulsionnez la sauce pour la rendre plus onctueuse.</t>
         </is>
       </c>
@@ -1073,52 +1070,52 @@
         <v>35</v>
       </c>
       <c r="B54" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dressez dans une assiette un morceau de coq et sa garniture, nappez de sauce. Decorez avec les rondelles de pain frites ou toastees. Persiliez le dessus.</t>
         </is>
       </c>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54" t="s" s="8"/>
     </row>
     <row r="55">
       <c r="A55" t="s" s="13">
         <v>36</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B29:D29"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="A55:D55"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1157,112 +1154,112 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>40</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>4.875</v>
+        <f>B2*0.985</f>
+        <v>4.925</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.125</v>
+        <f>B2*0.015</f>
+        <v>0.075</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>43</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>4.875</v>
+        <f>B2*0.985</f>
+        <v>4.925</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.125</v>
+        <f>B2*0.015</f>
+        <v>0.075</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>36</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
@@ -1327,403 +1324,393 @@
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.975</f>
         <v>3.9</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.025</f>
         <v>0.1</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>43</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.975</f>
         <v>3.9</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.025</f>
         <v>0.1</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>36</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>38</v>
       </c>
       <c r="B2" s="14">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
-      <c r="A3" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
-      <c r="A4"/>
+      <c r="A4" t="s" s="9">
+        <v>49</v>
+      </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="9">
-        <v>49</v>
+      <c r="A5" t="s" s="4">
+        <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="4">
-[...4 lines deleted...]
-      <c r="D6"/>
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.04</f>
+        <v>3</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.04</f>
-        <v>6</v>
+        <f>B2*0.002</f>
+        <v>0.15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.002</f>
-        <v>0.3</v>
+        <f>B2*0.001</f>
+        <v>0.075</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.001</f>
-        <v>0.15</v>
+        <f>B2*0.0001</f>
+        <v>0.0075</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11"/>
-      <c r="B11"/>
+      <c r="A11" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>52</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.04</f>
+        <v>3</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.04</f>
-        <v>6</v>
+        <f>B2*0.002</f>
+        <v>0.15</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...13 lines deleted...]
-      <c r="A16" t="s" s="11">
+      <c r="A15" t="s" s="11">
         <v>30</v>
       </c>
-      <c r="B16" t="inlineStr" s="12">
+      <c r="B15" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.075</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.001</f>
-        <v>0.15</v>
+        <f>B2*0.0001</f>
+        <v>0.0075</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>53</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="11">
-        <v>31</v>
-[...9 lines deleted...]
-      <c r="A20" t="s" s="11">
         <v>32</v>
       </c>
-      <c r="B20" t="inlineStr" s="12">
+      <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="13">
+        <v>36</v>
+      </c>
+      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
-    <row r="21">
-[...7 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>COQ AU VIN</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>