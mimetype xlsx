--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -70,114 +70,114 @@
   <si>
     <t xml:space="preserve">    AUBERGINE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille reconstitue (collectivite) — voir l'onglet "Fond de volaille reconstitue (c"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    Cive (oignon pays antillais)</t>
+    <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fleur de thym dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    Colombo poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Jus de citron type pulco 70cl</t>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>Dresser et servir — Servez le poulet a l'assiette, nappez de sauce et de legumes encore apparents. Accompagnez de riz creole.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille reconstitue (collectivite)  GRO-FOND-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -282,51 +282,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E48"/>
+  <dimension ref="A1:E49"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -837,149 +837,163 @@
       </c>
       <c r="C40" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D40" t="s">
         <v>3</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D41" t="s">
         <v>15</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
-      <c r="A42" t="s" s="11">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C42" s="10">
+        <f>B2*0.003</f>
+        <v>0.3</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="11">
         <v>30</v>
       </c>
-      <c r="B42" t="inlineStr" s="12">
+      <c r="B43" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du Colombo — Detaillez en gros cubes tous les legumes. Egouttez separement les portions de poulet et les elements de la marinade. Dans la sauteuse, faites revenir a l'huile les portions de poulet. Reservez les poulets revenus dans un bac GN 2/1 muni d'une grille egouttoir, afin d'eliminer la graisse de cuisson. Degraissez et eliminez les particules carbonisees du fond de la sauteuse. Rangez les portions de poulet dans la sauteuse. Deglacez la sauteuse avec le jus et les elements de la marinade. Ajoutez tous les legumes et les epices. Couvrez et laissez suer quelques instants. Mouillez a hauteur des elements avec le bouillon de volaille. Portez a ebullition. Ecumez. Posez la sonde de cuisson dans la jointure d'une cuisse de poulet. Reduisez la source de chaleur et faites cuire a feu doux environ 30 minutes. Controlez la cuisson. Atteignez +85 degC au coeur de la cuisse de poulet en fin de cuisson.</t>
         </is>
       </c>
-      <c r="C42"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C43"/>
+      <c r="D43"/>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C44" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D44" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" t="s" s="8"/>
+    </row>
+    <row r="46">
+      <c r="A46"/>
+      <c r="B46" t="s">
         <v>17</v>
       </c>
-      <c r="C45" s="10">
+      <c r="C46" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
-      <c r="D45" t="s">
-[...5 lines deleted...]
-      <c r="A46" t="s" s="11">
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" t="s" s="8"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="11">
         <v>31</v>
       </c>
-      <c r="B46" t="inlineStr" s="12">
+      <c r="B47" t="inlineStr" s="12">
         <is>
           <t>Terminer la cuisson du colombo — Decantez les portions de poulet dans 5 bacs GN 1/1 H 100. Couvrez et maintenez au chaud en attente de finition. Degraissez et depouillez la surface de la cuisson. Laissez reduire le fond de cuisson pour obtenir la quantite et la consistance desirees. Rectifiez l'assaisonnement. Repartissez sur les portions de poulet la sauce ainsi obtenue par la reduction du fond de cuisson lie par les legumes. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a +63 degC a coeur, en attente de consommation.</t>
         </is>
       </c>
-      <c r="C46"/>
-[...9 lines deleted...]
-      </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
-      <c r="A48" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B48"/>
+      <c r="A48" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B48" t="s" s="12">
+        <v>33</v>
+      </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48" t="s" s="8"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B34:D34"/>
-    <mergeCell ref="B42:D42"/>
-    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B43:D43"/>
     <mergeCell ref="B47:D47"/>
-    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="A49:D49"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>35</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -1011,112 +1025,112 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.975</f>
-        <v>14.625</v>
+        <f>B2*0.985</f>
+        <v>14.775</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.025</f>
-        <v>0.375</v>
+        <f>B2*0.015</f>
+        <v>0.225</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>27</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>41</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.975</f>
-        <v>14.625</v>
+        <f>B2*0.985</f>
+        <v>14.775</v>
       </c>
       <c r="D10" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.025</f>
-        <v>0.375</v>
+        <f>B2*0.015</f>
+        <v>0.225</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
         <v>34</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>