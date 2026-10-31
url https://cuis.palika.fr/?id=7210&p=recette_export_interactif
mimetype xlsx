--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,194 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="BLANQUETTE DE VEAU A L'ANCIENNE" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="PETITS OIGNONS GRELOTS GLACES A" sheetId="3" r:id="rId3"/>
+    <sheet name="BLANQUETTE DE VEAU À L'ANCIENNE" sheetId="1" r:id="rId1"/>
+    <sheet name="Concentré liquide champignons (" sheetId="2" r:id="rId2"/>
+    <sheet name="ROUX BLANC" sheetId="3" r:id="rId3"/>
+    <sheet name="PETITS OIGNONS GRELOTS GLACÉS À" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
-[...1 lines deleted...]
-    <t>BLANQUETTE DE VEAU A L'ANCIENNE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+  <si>
+    <t>BLANQUETTE DE VEAU À L'ANCIENNE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>BLANQUETTE DE VEAU A L'ANCIENNE  GRO_CDC_093A</t>
+    <t>BLANQUETTE DE VEAU À L'ANCIENNE  GRO_CDC_093A</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    VEAU (épaule sans os) semi-paré U.E. sous-vide</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun lié déshydraté</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    Concentré liquide champignons (collectivité) — voir l'onglet "Concentré liquide champignons ("</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC — voir l'onglet "PETITS OIGNONS GRELOTS GLACES A"</t>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC — voir l'onglet "PETITS OIGNONS GRELOTS GLACÉS À"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>Dresser et servir — Servez deux morceaux de viande par assiette. Mettez la garniture si possible sur la viande. Nappez de sauce. Accompagnez de riz creole.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré liquide champignons (collectivité)  GRO-CC-CHAMPI-CH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</t>
+  </si>
+  <si>
+    <t>ROUX BLANC</t>
+  </si>
+  <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
   </si>
   <si>
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>référence : 100 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Utilisée 2 fois dans cette fiche — lot unique, calculé pour couvrir tous les usages.</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC  GRO_CDC_169</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -296,61 +310,62 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E46"/>
+  <dimension ref="A1:E44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -418,93 +433,93 @@
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.03</f>
         <v>3</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.00003</f>
         <v>0.003</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
@@ -537,965 +552,1032 @@
         <f>B2*0.018</f>
         <v>1.8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.75</f>
         <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>3</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.75</f>
-        <v>75</v>
+        <f>B2*0.023</f>
+        <v>2.3</v>
       </c>
       <c r="D18" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20"/>
-      <c r="B20"/>
+      <c r="A20" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="11">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B21" t="inlineStr" s="12">
         <is>
-          <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
+          <t>Preparations preliminaires — Deconditionnez la viande selon la procedure. Reservez au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle. Deconditionnez les champignons suivant la procedure. Egouttez dans un bac GN perfore. Recuperez le jus des champignons. Reservez au froid dans une petite calotte.</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D22"/>
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.16</f>
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.16</f>
-        <v>16</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.001</f>
-[...12 lines deleted...]
-      <c r="C25" s="10">
         <f>B2*0.023</f>
         <v>2.3</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="B26" t="inlineStr" s="12">
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
         <is>
           <t>Blanchir la viande — Mettez les morceaux de viande dans une marmite. Mouillez a l'eau froide au-dessus du niveau de la viande. Portez a ebullition 2 minutes. Stoppez la source de chaleur. Ecumez la surface de l'eau de cuisson. Rafraichissez en laissant couler de l'eau froide sur la viande, et en meme temps evacuez l'eau par la bonde robinet.</t>
         </is>
       </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B26" t="inlineStr" s="12">
+        <is>
+          <t>Marquer la cuisson de la viande — Mouillez a nouveau les morceaux de viande avec de l'eau froide. Ajoutez a l'eau le fond de volaille deshydrate en se rapportant aux recommandations du fabricant. Salez (on peut corser le fond et l'ameliorer en ajoutant des aromates). Posez la sonde de cuisson au coeur d'un morceau de viande. Portez a ebullition. Reduisez la source de chaleur et laissez cuire a couvert. De temps en temps, ecumez la surface de la cuisson. Atteignez la temperature de +95 degC au coeur de la viande en fin de cuisson. Il faudra un temps de cuisson d'environ 35/40 minutes pour la dinde et 1h30 pour le veau. Respectez la procedure de fin de cuisson. Decantez la viande dans 4 bacs GN 1/1 H 100, a l'aide d'une ecumoire. Couvrez et maintenez en armoire chaude en attente de finition.</t>
+        </is>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="10">
+        <f>B2*0.0008</f>
+        <v>0.08</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.0008</f>
-        <v>0.08</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30"/>
-[...16 lines deleted...]
-      <c r="B31" t="inlineStr" s="12">
+      <c r="A30" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux — Pendant la cuisson de la viande, dans un rondeau, faites fondre le beurre. Ajoutez la farine. Melangez au fouet. Laissez cuire le roux doucement, sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laissez refroidir le roux dans le rondeau qui servira ulterieurement a la confection de la sauce.</t>
         </is>
       </c>
-      <c r="C31"/>
-[...5 lines deleted...]
-      <c r="B32" t="s">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C31" s="10">
         <f>B2*0.018</f>
         <v>1.8</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="B33" t="inlineStr" s="12">
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B32" t="inlineStr" s="12">
         <is>
           <t>Preparer la garniture — Faites glacer a blanc les petits oignons grelots (voir la recette). Passez les champignons au four regle sur la position vapeur, pendant 2 minutes. Repartissez la garniture sur la viande decantee dans les 4 bacs. Couvrez et stockez au chaud.</t>
         </is>
       </c>
-      <c r="C33"/>
-      <c r="D33"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="10">
+        <f>B2*0.75</f>
+        <v>75</v>
+      </c>
+      <c r="D33" t="s">
+        <v>3</v>
+      </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.75</f>
-        <v>75</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D34" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.75</f>
-        <v>75</v>
+        <f>B2*0.023</f>
+        <v>2.3</v>
       </c>
       <c r="D35" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
-      <c r="A36"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B36" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la sauce — Versez et passez au chinois 12 litres de fond de cuisson bouillant sur le roux froid. Melangez au fouet et laissez cuire a feu doux 10 minutes environ. Ajoutez le jus des champignons. Remuez et depouillez frequemment la sauce. Dans une calotte, melangez la creme fraiche et les jaunes d'oeufs pasteurises. Corsez la saveur de la sauce en ajoutant le concentre de champignons et de volaille. Hors du feu, adjoignez la liaison creme/jaunes d'oeufs au veloute. Montez la sauce au mixeur pour la rendre plus onctueuse. Rectifiez l'evaluation.</t>
+        </is>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C37" s="10">
-        <f>B2*0.023</f>
-        <v>2.3</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D38"/>
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="10">
+        <f>B2*0.03</f>
+        <v>3</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
         <v>12</v>
-      </c>
-[...5 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C40" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.00003</f>
+        <v>0.003</v>
       </c>
       <c r="D40" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C41" s="10">
-        <f>B2*0.01</f>
-[...26 lines deleted...]
-      <c r="C43" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="B44" t="inlineStr" s="12">
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" t="s" s="8"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B42" t="inlineStr" s="12">
         <is>
           <t>Terminer la blanquette — Repartissez la sauce sur la viande et la garniture, dans les 4 bacs. Agitez les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a la temperature de +63 degC en attente de consommation.</t>
         </is>
       </c>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s" s="12">
+        <v>30</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="13">
+        <v>31</v>
+      </c>
+      <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E46" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
-    <mergeCell ref="B27:D27"/>
-[...5 lines deleted...]
-    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" s="14">
-        <v>1.8</v>
+        <v>0.1</v>
       </c>
       <c r="C2" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.5</f>
-        <v>0.9</v>
+        <f>B2*1</f>
+        <v>0.1</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
-      <c r="A8"/>
-      <c r="B8"/>
+      <c r="A8" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B8" t="s" s="12">
+        <v>37</v>
+      </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D9"/>
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A10" t="s" s="13">
+        <v>31</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
-    </row>
-[...95 lines deleted...]
-      <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="8">
+  <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B9:D9"/>
-[...4 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" s="14">
-        <v>150</v>
+        <v>1.8</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
-      <c r="A3" t="s" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
-      <c r="A4"/>
+      <c r="A4" t="s" s="9">
+        <v>40</v>
+      </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="9">
-        <v>43</v>
+      <c r="A5" t="s" s="4">
+        <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="4">
-[...4 lines deleted...]
-      <c r="D6"/>
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.5</f>
+        <v>0.9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.5</f>
+        <v>0.9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.5</f>
+        <v>0.9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.5</f>
+        <v>0.9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s" s="3">
         <v>44</v>
       </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
+        <is>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="13">
+        <v>31</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A16:D16"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E20"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>33</v>
+      </c>
+      <c r="B2" s="14">
+        <v>75</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>46</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>47</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.04</f>
+        <v>3</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>49</v>
+      </c>
       <c r="C7" s="10">
-        <f>B2*0.04</f>
-        <v>6</v>
+        <f>B2*0.002</f>
+        <v>0.15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.002</f>
-        <v>0.3</v>
+        <f>B2*0.001</f>
+        <v>0.075</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.001</f>
-        <v>0.15</v>
+        <f>B2*0.0001</f>
+        <v>0.0075</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11"/>
-      <c r="B11"/>
+      <c r="A11" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
-        <v>20</v>
-[...4 lines deleted...]
-        </is>
+        <v>22</v>
+      </c>
+      <c r="B12" t="s" s="12">
+        <v>51</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D13"/>
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.04</f>
+        <v>3</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.04</f>
-        <v>6</v>
+        <f>B2*0.002</f>
+        <v>0.15</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15"/>
-[...16 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="A15" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B15" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.001</f>
+        <v>0.075</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.001</f>
-        <v>0.15</v>
+        <f>B2*0.0001</f>
+        <v>0.0075</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B18" t="s" s="12">
+        <v>52</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="11">
-        <v>23</v>
-[...12 lines deleted...]
-      <c r="B20" t="inlineStr" s="12">
+        <v>25</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="13">
+        <v>31</v>
+      </c>
+      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
-    <row r="21">
-[...7 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B20:D20"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BLANQUETTE DE VEAU A L'ANCIENNE</dc:title>
+  <dc:title>BLANQUETTE DE VEAU À L'ANCIENNE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>