--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,200 +17,212 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>BLANQUETTE DE VEAU A L'ANCIENNE</t>
+    <t>BLANQUETTE DE VEAU À L'ANCIENNE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_093A</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Viandes collectivité (GRO.VIANDES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:17</t>
+    <t>31/10/2026 04:04</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101431</t>
+  </si>
+  <si>
+    <t>Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>CHEF-CONC-CHAMPI</t>
+  </si>
+  <si>
+    <t>Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>GLACE-VIANDE</t>
+  </si>
+  <si>
+    <t>Glace de viande</t>
+  </si>
+  <si>
     <t>RNME101419</t>
   </si>
   <si>
     <t>Fond brun lié déshydraté</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...20 lines deleted...]
-    <t>Fonds concentrés et extraits</t>
+    <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-EP</t>
   </si>
   <si>
     <t>Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
@@ -226,258 +238,270 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNM0660162</t>
   </si>
   <si>
     <t>VEAU (épaule sans os) semi-paré U.E. sous-vide</t>
   </si>
   <si>
-    <t>Porc frais</t>
+    <t>Veau</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Viandes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VEAU (épaule sans os) semi-paré U.E. sous-vide</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun lié déshydraté</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    ↳ Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Champignons hôtel pieds morceaux boîte 5/1</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Dresser et servir — Servez deux morceaux de viande par assiette. Mettez la garniture si possible sur la viande. Nappez de sauce. Accompagnez de riz creole.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
+    <t>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</t>
+  </si>
+  <si>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...2 lines deleted...]
-    <t>PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t>PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</t>
   </si>
   <si>
     <t>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</t>
   </si>
   <si>
-    <t>Fiche technique — BLANQUETTE DE VEAU A L'ANCIENNE</t>
-[...2 lines deleted...]
-    <t>BLANQUETTE DE VEAU A L'ANCIENNE  GRO_CDC_093A</t>
+    <t>Fiche technique — BLANQUETTE DE VEAU À L'ANCIENNE</t>
+  </si>
+  <si>
+    <t>BLANQUETTE DE VEAU À L'ANCIENNE  GRO_CDC_093A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Champignons hôtel pieds morceaux boîte 5/1</t>
+    <t xml:space="preserve">    Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    CHAMPIGNONS HÔTEL PIEDS ET MORCEAUX (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACES A BRUN ET A BLANC</t>
+    <t xml:space="preserve">    PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+    <t>↳ Concentré liquide champignons (collectivité)  GRO-CC-CHAMPI-CH</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
+  </si>
+  <si>
+    <t>↳ PETITS OIGNONS GRELOTS GLACÉS À BRUN ET À BLANC  GRO_CDC_169</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -546,66 +570,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -655,2142 +676,2130 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>252.00655</v>
+        <v>224.028425</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.5200655</v>
+        <v>2.24028425</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>252.00655</v>
+        <v>224.028425</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*16.12</f>
+        <v>16.12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.003</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.003</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*20</f>
         <v>0.06</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D9" s="9">
         <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*14.8</f>
         <v>0.1036</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.08</v>
+        <v>0.9</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.08</v>
+        <v>0.9</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*21.32</f>
-        <v>1.7056</v>
+        <f>E10*0.56</f>
+        <v>0.504</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>2.4</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>2.4</v>
+        <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*16.12</f>
-        <v>38.688</v>
+        <f>E11*64.8</f>
+        <v>6.48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D12" s="9">
         <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*55</f>
         <v>5.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.9</v>
+        <v>0.08</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.9</v>
+        <v>0.08</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.9</f>
-        <v>4.41</v>
+        <f>E13*21.32</f>
+        <v>1.7056</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*5.2</f>
-        <v>1.56</v>
+        <f>E14*4.9</f>
+        <v>4.41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>3</v>
+        <v>0.15</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>3</v>
+        <v>0.15</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*3.1</f>
-        <v>9.3</v>
+        <f>E15*5.2</f>
+        <v>0.78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*5.8</f>
-        <v>5.8</v>
+        <f>E16*3.1</f>
+        <v>9.3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
-        <v>0.161</v>
+        <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.161</v>
+        <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0.35</f>
-        <v>0.05635</v>
+        <f>E17*5.8</f>
+        <v>5.8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
-        <v>0.15</v>
+        <v>0.1535</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.15</v>
+        <v>0.1535</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*0.82</f>
-        <v>0.123</v>
+        <f>E18*0.35</f>
+        <v>0.053725</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="9">
-        <v>6</v>
+        <v>0.075</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>6</v>
+        <v>0.075</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*3.85</f>
-        <v>23.1</v>
+        <f>E19*0.82</f>
+        <v>0.0615</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" s="9">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
+        <v>3</v>
+      </c>
+      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*3.85</f>
+        <v>11.55</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="9">
         <v>16</v>
       </c>
-      <c r="F20" t="s">
-[...3 lines deleted...]
-        <f>E20*10.1</f>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>16</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*10.1</f>
         <v>161.6</v>
       </c>
     </row>
-    <row r="21">
-[...9 lines deleted...]
-        <f>SUM(G7:G20)</f>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="G22" s="12">
+        <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D3" s="11">
         <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D4" s="11">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C5" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D5" s="11">
         <v>0.073</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D8" s="11">
-        <v>3</v>
+        <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D9" s="11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E9" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D10" s="11">
-        <v>0.003</v>
+        <v>1</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D11" s="11">
-        <v>0.073</v>
+        <v>0.003</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D12" s="11">
-        <v>0.007</v>
+        <v>0.073</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D13" s="11">
-        <v>1.8</v>
+        <v>0.007</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D14" s="11">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D16" s="11">
-        <v>75</v>
+        <v>0.9</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D17" s="11">
         <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D18" s="11">
         <v>3</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D19" s="11">
-        <v>3</v>
+        <v>0.15</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D20" s="11">
-        <v>0.15</v>
+        <v>0.075</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D21" s="11">
-        <v>0.15</v>
+        <v>0.008</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" s="11">
-        <v>0.075</v>
+        <v>2.3</v>
       </c>
       <c r="E22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D23" s="11">
-        <v>0.075</v>
+        <v>1</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F23" t="s">
-        <v>66</v>
-[...59 lines deleted...]
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>106</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires — Deconditionnez la viande selon la procedure. Reservez au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle. Deconditionnez les champignons suivant la procedure. Egouttez dans un bac GN perfore. Recuperez le jus des champignons. Reservez au froid dans une petite calotte.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Blanchir la viande — Mettez les morceaux de viande dans une marmite. Mouillez a l'eau froide au-dessus du niveau de la viande. Portez a ebullition 2 minutes. Stoppez la source de chaleur. Ecumez la surface de l'eau de cuisson. Rafraichissez en laissant couler de l'eau froide sur la viande, et en meme temps evacuez l'eau par la bonde robinet.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson de la viande — Mouillez a nouveau les morceaux de viande avec de l'eau froide. Ajoutez a l'eau le fond de volaille deshydrate en se rapportant aux recommandations du fabricant. Salez (on peut corser le fond et l'ameliorer en ajoutant des aromates). Posez la sonde de cuisson au coeur d'un morceau de viande. Portez a ebullition. Reduisez la source de chaleur et laissez cuire a couvert. De temps en temps, ecumez la surface de la cuisson. Atteignez la temperature de +95 degC au coeur de la viande en fin de cuisson. Il faudra un temps de cuisson d'environ 35/40 minutes pour la dinde et 1h30 pour le veau. Respectez la procedure de fin de cuisson. Decantez la viande dans 4 bacs GN 1/1 H 100, a l'aide d'une ecumoire. Couvrez et maintenez en armoire chaude en attente de finition.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Pendant la cuisson de la viande, dans un rondeau, faites fondre le beurre. Ajoutez la farine. Melangez au fouet. Laissez cuire le roux doucement, sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laissez refroidir le roux dans le rondeau qui servira ulterieurement a la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Preparer la garniture — Faites glacer a blanc les petits oignons grelots (voir la recette). Passez les champignons au four regle sur la position vapeur, pendant 2 minutes. Repartissez la garniture sur la viande decantee dans les 4 bacs. Couvrez et stockez au chaud.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Versez et passez au chinois 12 litres de fond de cuisson bouillant sur le roux froid. Melangez au fouet et laissez cuire a feu doux 10 minutes environ. Ajoutez le jus des champignons. Remuez et depouillez frequemment la sauce. Dans une calotte, melangez la creme fraiche et les jaunes d'oeufs pasteurises. Corsez la saveur de la sauce en ajoutant le concentre de champignons et de volaille. Hors du feu, adjoignez la liaison creme/jaunes d'oeufs au veloute. Montez la sauce au mixeur pour la rendre plus onctueuse. Rectifiez l'evaluation.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Terminer la blanquette — Repartissez la sauce sur la viande et la garniture, dans les 4 bacs. Agitez les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a la temperature de +63 degC en attente de consommation.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+      <c r="D10" t="s" s="13">
+        <v>115</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11" t="s" s="14"/>
+      <c r="C11"/>
+      <c r="D11" t="s" s="13">
+        <v>117</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C12" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      <c r="E12" t="s" s="14"/>
+        <v>119</v>
+      </c>
+      <c r="D12" t="s" s="13">
+        <v>120</v>
+      </c>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D13" t="inlineStr" s="14">
+        <v>121</v>
+      </c>
+      <c r="D13" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C14" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="E14" t="s" s="14"/>
+        <v>122</v>
+      </c>
+      <c r="D14" t="inlineStr" s="13">
+        <is>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="13">
+        <v>123</v>
+      </c>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>4</v>
+      </c>
+      <c r="C15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="13"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16">
         <v>1</v>
       </c>
-      <c r="C15"/>
-      <c r="D15" t="inlineStr" s="14">
+      <c r="C16"/>
+      <c r="D16" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E15" t="s" s="14"/>
-[...13 lines deleted...]
-      <c r="E16" t="s" s="14"/>
+      <c r="E16" t="s" s="13"/>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B17">
+        <v>2</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17" t="s" s="13">
+        <v>126</v>
+      </c>
+      <c r="E17" t="s" s="13"/>
+      <c r="F17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18">
         <v>3</v>
       </c>
-      <c r="C17"/>
-      <c r="D17" t="inlineStr" s="14">
+      <c r="C18"/>
+      <c r="D18" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</t>
         </is>
       </c>
-      <c r="E17" t="s" s="14"/>
-[...13 lines deleted...]
-      <c r="E18" t="s" s="14"/>
+      <c r="E18" t="s" s="13"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B19">
+        <v>4</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19" t="s" s="13">
+        <v>127</v>
+      </c>
+      <c r="E19" t="s" s="13"/>
+      <c r="F19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20">
         <v>5</v>
       </c>
-      <c r="C19"/>
-      <c r="D19" t="inlineStr" s="14">
+      <c r="C20"/>
+      <c r="D20" t="inlineStr" s="13">
         <is>
           <t>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</t>
         </is>
       </c>
-      <c r="E19" t="s" s="14"/>
-      <c r="F19"/>
+      <c r="E20" t="s" s="13"/>
+      <c r="F20"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D53"/>
+  <dimension ref="A1:D54"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_093A · GRO.VIANDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_093A · GRO.VIANDES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>120</v>
+      <c r="A4" t="s" s="15">
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Verifiez les DLC, pesez les denrees, selectionnez le materiel necessaire. Lavez et desinfectez le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires — Deconditionnez la viande selon la procedure. Reservez au froid dans un bac GN 2/1 H 250 en polycarbonate muni d'une grille egouttoir et d'un couvercle. Deconditionnez les champignons suivant la procedure. Egouttez dans un bac GN perfore. Recuperez le jus des champignons. Reservez au froid dans une petite calotte.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B21</f>
         <v>VEAU (épaule sans os) semi-paré U.E. sous-vide</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E21</f>
         <v>16</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="14">
+      <c r="A10" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Blanchir la viande — Mettez les morceaux de viande dans une marmite. Mouillez a l'eau froide au-dessus du niveau de la viande. Portez a ebullition 2 minutes. Stoppez la source de chaleur. Ecumez la surface de l'eau de cuisson. Rafraichissez en laissant couler de l'eau froide sur la viande, et en meme temps evacuez l'eau par la bonde robinet.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>135</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson de la viande — Mouillez a nouveau les morceaux de viande avec de l'eau froide. Ajoutez a l'eau le fond de volaille deshydrate en se rapportant aux recommandations du fabricant. Salez (on peut corser le fond et l'ameliorer en ajoutant des aromates). Posez la sonde de cuisson au coeur d'un morceau de viande. Portez a ebullition. Reduisez la source de chaleur et laissez cuire a couvert. De temps en temps, ecumez la surface de la cuisson. Atteignez la temperature de +95 degC au coeur de la viande en fin de cuisson. Il faudra un temps de cuisson d'environ 35/40 minutes pour la dinde et 1h30 pour le veau. Respectez la procedure de fin de cuisson. Decantez la viande dans 4 bacs GN 1/1 H 100, a l'aide d'une ecumoire. Couvrez et maintenez en armoire chaude en attente de finition.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B13</f>
         <v>Fond brun lié déshydraté</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E13</f>
         <v>0.08</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Confectionner le roux — Pendant la cuisson de la viande, dans un rondeau, faites fondre le beurre. Ajoutez la farine. Melangez au fouet. Laissez cuire le roux doucement, sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laissez refroidir le roux dans le rondeau qui servira ulterieurement a la confection de la sauce.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Preparer la garniture — Faites glacer a blanc les petits oignons grelots (voir la recette). Passez les champignons au four regle sur la position vapeur, pendant 2 minutes. Repartissez la garniture sur la viande decantee dans les 4 bacs. Couvrez et stockez au chaud.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="C18" s="11">
         <f>'Besoins'!$B$2*75</f>
         <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C19" s="11">
-        <f>'Besoins'!$B$2*75</f>
-        <v>75</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="C20" s="11">
-        <f>'Besoins'!$B$2*0.1</f>
-[...11 lines deleted...]
-      <c r="C21" s="11">
         <f>'Besoins'!$B$2*2.3</f>
         <v>2.3</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="D20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Confectionner la sauce — Versez et passez au chinois 12 litres de fond de cuisson bouillant sur le roux froid. Melangez au fouet et laissez cuire a feu doux 10 minutes environ. Ajoutez le jus des champignons. Remuez et depouillez frequemment la sauce. Dans une calotte, melangez la creme fraiche et les jaunes d'oeufs pasteurises. Corsez la saveur de la sauce en ajoutant le concentre de champignons et de volaille. Hors du feu, adjoignez la liaison creme/jaunes d'oeufs au veloute. Montez la sauce au mixeur pour la rendre plus onctueuse. Rectifiez l'evaluation.</v>
       </c>
-      <c r="C22"/>
-      <c r="D22"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
+        <f>Besoins!B12</f>
+        <v>Glace de viande</v>
+      </c>
+      <c r="C22" s="11">
+        <f>Besoins!E12</f>
+        <v>0.1</v>
+      </c>
+      <c r="D22" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B12</f>
-        <v>Glace de viande</v>
+        <f>Besoins!B16</f>
+        <v>Crème fraîche épaisse 30% MG</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E12</f>
-        <v>0.1</v>
+        <f>Besoins!E16</f>
+        <v>3</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F12</f>
-        <v>kg</v>
+        <f>Besoins!F16</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B15</f>
-        <v>Crème fraîche épaisse 30% MG</v>
+        <f>Besoins!B17</f>
+        <v>Jaune d'oeuf liquide pasteurisé</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E15</f>
-        <v>3</v>
+        <f>Besoins!E17</f>
+        <v>1</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F17</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B16</f>
-        <v>Jaune d'oeuf liquide pasteurisé</v>
+        <f>Besoins!B8</f>
+        <v>Noix de muscade moulue</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E16</f>
-        <v>1</v>
+        <f>Besoins!E8</f>
+        <v>0.003</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F16</f>
-        <v>lt</v>
+        <f>Besoins!F8</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B8</f>
-[...13 lines deleted...]
-      <c r="B27" t="str">
         <f>Besoins!B9</f>
         <v>Poivre blanc moulu</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C26" s="11">
         <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
-      <c r="D27" t="str">
+      <c r="D26" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="28">
-[...3 lines deleted...]
-      <c r="B28" t="str" s="14">
+    <row r="27">
+      <c r="A27" t="s" s="16">
+        <v>142</v>
+      </c>
+      <c r="B27" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Terminer la blanquette — Repartissez la sauce sur la viande et la garniture, dans les 4 bacs. Agitez les bacs d'un mouvement circulaire pour lier tous les elements ensemble. Respectez la procedure de fin de cuisson. Stockez en armoire chaude et maintenez a la temperature de +63 degC en attente de consommation.</v>
       </c>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="16">
+        <v>143</v>
+      </c>
+      <c r="B28" t="str" s="13">
+        <f>Procedure!D10</f>
+        <v>Dresser et servir — Servez deux morceaux de viande par assiette. Mettez la garniture si possible sur la viande. Nappez de sauce. Accompagnez de riz creole.</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A29"/>
+      <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30"/>
+      <c r="A30" t="s" s="15">
+        <v>144</v>
+      </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="16">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>130</v>
+      </c>
+      <c r="B31" t="str" s="13">
+        <f>Procedure!D11</f>
+        <v>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D32"/>
+      <c r="A32"/>
+      <c r="B32" t="str">
+        <f>Besoins!B11</f>
+        <v>Concentré Liquide Champignons (CHEF, Nestlé Professional)</v>
+      </c>
+      <c r="C32" s="11">
+        <f>Besoins!E11</f>
+        <v>0.1</v>
+      </c>
+      <c r="D32" t="str">
+        <f>Besoins!F11</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33"/>
-      <c r="B33" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A34" t="s" s="15">
+        <v>145</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
-[...4 lines deleted...]
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+      <c r="A35" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B35" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D12</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C36" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.9</v>
       </c>
       <c r="D36" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str">
-        <f>Besoins!B7</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C37" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E10</f>
         <v>0.9</v>
       </c>
       <c r="D37" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A38" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B38" t="str" s="13">
+        <f>"[ÉTUVER] "&amp;Procedure!D13</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A39" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B39" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D14</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...4 lines deleted...]
-        <v>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</v>
+      <c r="A40"/>
+      <c r="B40" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E14</f>
+        <v>ℹ</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41"/>
-      <c r="B41"/>
+      <c r="A41" t="s" s="16">
+        <v>135</v>
+      </c>
+      <c r="B41" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D15</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
+      </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
-      <c r="A42" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A43" t="s" s="15">
+        <v>146</v>
+      </c>
+      <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B44" t="str" s="14">
+      <c r="A44" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B44" t="str" s="13">
         <f>Procedure!D16</f>
-        <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
+        <v>Mise en place du poste de travail — Verifier les DLC, peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A45" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B45" t="str" s="13">
+        <f>Procedure!D17</f>
+        <v>Preparations preliminaires — Deconditionner les petits oignons grelots suivant la procedure. Dans une calotte, faire fondre le beurre.</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46"/>
-      <c r="B46" t="s">
-        <v>137</v>
+      <c r="B46" t="str">
+        <f>Besoins!B20</f>
+        <v>Petits oignons blancs surgelés</v>
       </c>
       <c r="C46" s="11">
-        <f>'Besoins'!$B$2*0.15</f>
+        <f>Besoins!E20</f>
+        <v>3</v>
+      </c>
+      <c r="D46" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47"/>
+      <c r="B47" t="str">
+        <f>Besoins!B15</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C47" s="11">
+        <f>Besoins!E15</f>
         <v>0.15</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-        <f>Procedure!D17</f>
+      <c r="D47" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B48" t="str" s="13">
+        <f>Procedure!D18</f>
         <v>Pour le glacage a brun — Marquer la cuisson : Prechauffer le four sur la position chaleur seche a +150 degC. Enduire au pinceau, avec le beurre fondu, 2 bacs GN 1/1 H 45. Deposer les oignons grelots dans les deux bacs, de facon a ce qu'ils ne se superposent pas. Mouiller avec de l'eau aux 3/4 de la hauteur des petits oignons. Ajouter le sel fin et le sucre semoule. Etager les deux bacs sur l'echelle de cuisson. Enfourner et cuire a couvert, durant environ 10 a 15 minutes. En cours de cuisson, agiter les bacs, de facon a changer la position des petits oignons, afin d'obtenir une coloration uniforme. Surveiller attentivement la fin de cuisson. En fin de cuisson, l'eau doit etre completement evaporee et les petits oignons doivent avoir une coloration brune. Eventuellement, en fin de cuisson, si le besoin de coloration se faisait sentir, augmenter la chaleur du four a +175 degC quelques instants. Les petits oignons doivent etre au terme de leur cuisson, de couleur brune uniforme (effet produit par le sucre) et brillants (la brillance etant donnee par le beurre).</v>
       </c>
-      <c r="C47"/>
-[...13 lines deleted...]
-      </c>
+      <c r="C48"/>
+      <c r="D48"/>
     </row>
     <row r="49">
       <c r="A49"/>
-      <c r="B49" t="s">
-        <v>126</v>
+      <c r="B49" t="str">
+        <f>Besoins!B19</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
       </c>
       <c r="C49" s="11">
+        <f>Besoins!E19</f>
+        <v>0.075</v>
+      </c>
+      <c r="D49" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="11">
         <f>'Besoins'!$B$2*0.0075</f>
         <v>0.0075</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-        <f>Procedure!D18</f>
+      <c r="D50" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="16">
+        <v>135</v>
+      </c>
+      <c r="B51" t="str" s="13">
+        <f>Procedure!D19</f>
         <v>Decanter — Debarrasser delicatement les petits oignons directement sur le plat a garnir, ou bien reserver dans le bac de cuisson en attente d'utilisation.</v>
       </c>
-      <c r="C50"/>
-[...7 lines deleted...]
-        <f>Procedure!D19</f>
+      <c r="C51"/>
+      <c r="D51"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B52" t="str" s="13">
+        <f>Procedure!D20</f>
         <v>Pour le glacage a blanc — La technique du glacage a blanc est identique a celle du glacage a brun. Surveiller attentivement le glacage en fin de cuisson pour eviter la coloration. Au besoin, reduire la temperature du four. Les petits oignons doivent etre blancs et brillants au terme de leur cuisson.
 NB : les techniques de glacage sont identiques pour les autres legumes (carottes, navets, etc.).</v>
       </c>
-      <c r="C51"/>
-[...4 lines deleted...]
-      <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
-      <c r="A53" t="s" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
+    <row r="54">
+      <c r="A54" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="25">
+  <mergeCells count="27">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B29:D29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B40:D40"/>
-    <mergeCell ref="A42:D42"/>
-    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="A43:D43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="B47:D47"/>
-    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B48:D48"/>
     <mergeCell ref="B51:D51"/>
-    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="A54:D54"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BLANQUETTE DE VEAU A L'ANCIENNE</dc:title>
+  <dc:title>BLANQUETTE DE VEAU À L'ANCIENNE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>