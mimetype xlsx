--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,278 +17,299 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="231">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>09/12/00</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>00001133</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>FICHE DE TRAVAIL (TRAV.)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 18:18</t>
+    <t>30/10/2026 19:47</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000029</t>
   </si>
   <si>
     <t>AMARETO</t>
   </si>
   <si>
-    <t>Alcool</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>00000012</t>
+  </si>
+  <si>
+    <t>CACAO</t>
+  </si>
+  <si>
+    <t>Poudres et masses cacao</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000013</t>
   </si>
   <si>
     <t>ESSENCE DE CAF</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Arômes et extraits</t>
+  </si>
+  <si>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
   </si>
   <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>kg</t>
-[...5 lines deleted...]
-    <t>GELATINE EN FEUILLES</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000054</t>
+  </si>
+  <si>
+    <t>CITRON PULCO (JUS)</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>00000048</t>
+  </si>
+  <si>
+    <t>BEURRE</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>00000049</t>
+  </si>
+  <si>
+    <t>CREME FRAOECHE</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00000055</t>
+  </si>
+  <si>
+    <t>MASCARPONE</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>00000001</t>
   </si>
   <si>
     <t>LEVURE SECHE</t>
   </si>
   <si>
-    <t>00000048</t>
-[...29 lines deleted...]
-    <t>Produits laitiers</t>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>00000061</t>
-[...5 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
-    <t>00000012</t>
-[...11 lines deleted...]
-    <t>LAIT</t>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>00000004</t>
+  </si>
+  <si>
+    <t>SUCRE (S0)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...14 lines deleted...]
-    <t>SUCRE (S2)</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>journee</t>
   </si>
   <si>
     <t>FICHE DE TRAVAIL</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TIRAMISSU (gastro)</t>
   </si>
@@ -367,51 +388,51 @@
   <si>
     <t xml:space="preserve">                ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ papier silicone</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PUNCH CAFé</t>
   </si>
   <si>
     <t>Jus, coulis et imbibages</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ ESSENCE DE CAF</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ AMARETO</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CACAO</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TARTE CITRON MERINGUÉE</t>
   </si>
   <si>
     <t>Tartes et tartelettes</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ TARTE CITRON</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ FOND DE TARTE,25 CM.</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ PÂTE À TARTE</t>
   </si>
   <si>
     <t>Pâtes friables (brisée, sablée)</t>
   </si>
   <si>
     <t xml:space="preserve">                    ↳ PÂTE À LEVÉE</t>
   </si>
@@ -851,50 +872,53 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s" s="3">
@@ -932,105 +956,108 @@
       <c r="B7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="4">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="4">
         <v>15</v>
       </c>
       <c r="B11" s="5">
-        <v>265.17274789429</v>
+        <v>104.54996289429</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B12" s="5">
-        <v>265.17274789429</v>
+        <v>104.54996289429</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="6">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="6">
         <v>18</v>
       </c>
       <c r="B15" s="7">
-        <v>265.17274789429</v>
+        <v>104.54996289429</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -1088,3096 +1115,3105 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="3">
+      <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="10">
-        <v>0.125</v>
+        <v>0.25</v>
       </c>
       <c r="E7" s="12">
         <f>D7*$B$2</f>
-        <v>0.125</v>
+        <v>0.25</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="5">
-        <f>E7*8.7117142857</f>
-        <v>1.088964</v>
+        <f>E7*0.0043</f>
+        <v>0.001075</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="3">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="10">
         <v>0.125</v>
       </c>
       <c r="E8" s="12">
         <f>D8*$B$2</f>
         <v>0.125</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="5">
-        <f>E8*8.6763</f>
-        <v>1.084538</v>
+        <f>E8*8.7117142857</f>
+        <v>1.088964</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="3">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D9" s="10">
-        <v>12.4</v>
+        <v>0.06</v>
       </c>
       <c r="E9" s="12">
         <f>D9*$B$2</f>
-        <v>12.4</v>
+        <v>0.06</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="5">
-        <f>E9*0.022064</f>
-        <v>0.273594</v>
+        <f>E9*5.6396</f>
+        <v>0.338376</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D10" s="10">
-        <v>10</v>
+        <v>0.125</v>
       </c>
       <c r="E10" s="12">
         <f>D10*$B$2</f>
-        <v>10</v>
+        <v>0.125</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G10" s="5">
-        <f>E10*16.0945</f>
-        <v>160.945</v>
+        <f>E10*8.6763</f>
+        <v>1.084538</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D11" s="10">
-        <v>32</v>
+        <v>0.02</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$2</f>
-        <v>32</v>
+        <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G11" s="5">
-        <f>E11*0.20824</f>
-        <v>6.66368</v>
+        <f>E11*16.0945</f>
+        <v>0.32189</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="10">
-        <v>8.42</v>
+        <v>12.4</v>
       </c>
       <c r="E12" s="12">
         <f>D12*$B$2</f>
-        <v>8.42</v>
+        <v>12.4</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G12" s="5">
-        <f>E12*3.9514</f>
-        <v>33.270788</v>
+        <f>E12*0.022064</f>
+        <v>0.273594</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="3">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D13" s="10">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="E13" s="12">
         <f>D13*$B$2</f>
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="5">
-        <f>E13*2.5335</f>
-        <v>1.900125</v>
+        <f>E13*3.6741428571</f>
+        <v>1.837071</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="3">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D14" s="10">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="E14" s="12">
         <f>D14*$B$2</f>
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="5">
-        <f>E14*3.6741428571</f>
-        <v>1.837071</v>
+        <f>E14*0.5999</f>
+        <v>0.47992</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="3">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D15" s="10">
-        <v>1</v>
+        <v>8.42</v>
       </c>
       <c r="E15" s="12">
         <f>D15*$B$2</f>
-        <v>1</v>
+        <v>8.42</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G15" s="5">
-        <f>E15*6.6256</f>
-        <v>6.6256</v>
+        <f>E15*3.9514</f>
+        <v>33.270788</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="3">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D16" s="10">
-        <v>177</v>
+        <v>0.75</v>
       </c>
       <c r="E16" s="12">
         <f>D16*$B$2</f>
-        <v>177</v>
+        <v>0.75</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G16" s="5">
-        <f>E16*0.27</f>
-        <v>47.79</v>
+        <f>E16*2.5335</f>
+        <v>1.900125</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="3">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D17" s="10">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="E17" s="12">
         <f>D17*$B$2</f>
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G17" s="5">
-        <f>E17*0.003</f>
-        <v>0.00075</v>
+        <f>E17*6.6256</f>
+        <v>6.6256</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="3">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D18" s="10">
-        <v>0.28</v>
+        <v>32</v>
       </c>
       <c r="E18" s="12">
         <f>D18*$B$2</f>
-        <v>0.28</v>
+        <v>32</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G18" s="5">
-        <f>E18*0.186416</f>
-        <v>0.052196</v>
+        <f>E18*0.20824</f>
+        <v>6.66368</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="3">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D19" s="10">
-        <v>0.06</v>
+        <v>177</v>
       </c>
       <c r="E19" s="12">
         <f>D19*$B$2</f>
-        <v>0.06</v>
+        <v>177</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G19" s="5">
-        <f>E19*5.6396</f>
-        <v>0.338376</v>
+        <f>E19*0.27</f>
+        <v>47.79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="3">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="D20" s="10">
-        <v>0.8</v>
+        <v>0.28</v>
       </c>
       <c r="E20" s="12">
         <f>D20*$B$2</f>
-        <v>0.8</v>
+        <v>0.28</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G20" s="5">
-        <f>E20*0.5999</f>
-        <v>0.47992</v>
+        <f>E20*0.186416</f>
+        <v>0.052196</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="3">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D21" s="10">
-        <v>2</v>
+        <v>0.6</v>
       </c>
       <c r="E21" s="12">
         <f>D21*$B$2</f>
-        <v>2</v>
+        <v>0.6</v>
       </c>
       <c r="F21" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G21" s="5">
-        <f>E21*0.0632128</f>
-        <v>0.126426</v>
+        <f>E21*1.0982</f>
+        <v>0.65892</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="3">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D22" s="10">
-        <v>0.6</v>
+        <v>2.144</v>
       </c>
       <c r="E22" s="12">
         <f>D22*$B$2</f>
-        <v>0.6</v>
+        <v>2.144</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G22" s="5">
-        <f>E22*1.0982</f>
-        <v>0.65892</v>
+        <f>E22*0.95</f>
+        <v>2.0368</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="3">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D23" s="10">
-        <v>2.144</v>
+        <v>2</v>
       </c>
       <c r="E23" s="12">
         <f>D23*$B$2</f>
-        <v>2.144</v>
+        <v>2</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G23" s="5">
-        <f>E23*0.95</f>
-        <v>2.0368</v>
+        <f>E23*0.0632128</f>
+        <v>0.126426</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s" s="4">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G24" s="13">
         <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D2" s="12">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C3" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D3" s="12">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D4" s="12">
         <v>2.6</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D5" s="12">
         <v>0.75</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="C6" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D6" s="12">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C7" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D7" s="12">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D8" s="12">
         <v>0.19</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C9" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D9" s="12">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D10" s="12">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D11" s="12">
-        <v>10</v>
+        <v>0.02</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D12" s="12">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D13" s="12">
         <v>0.36</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D14" s="12">
         <v>5</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C15" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D15" s="12">
         <v>0.4</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C16" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D16" s="12">
         <v>2</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D17" s="12">
         <v>0.84</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D18" s="12">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D19" s="12">
         <v>0.288</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D20" s="12">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D21" s="12">
         <v>0.2</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D22" s="12">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D23" s="12">
         <v>0.152</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D24" s="12">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D25" s="12">
         <v>0.2</v>
       </c>
       <c r="E25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D26" s="12">
         <v>2</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D27" s="12">
         <v>0.5</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D28" s="12">
         <v>0.125</v>
       </c>
       <c r="E28" t="s">
         <v>34</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D29" s="12">
         <v>0.125</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D30" s="12">
         <v>0.25</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D31" s="12">
         <v>0.06</v>
       </c>
       <c r="E31" t="s">
+        <v>41</v>
+      </c>
+      <c r="F31" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D32" s="12">
         <v>2</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D33" s="12">
         <v>2</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D34" s="12">
         <v>2</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D35" s="12">
         <v>2</v>
       </c>
       <c r="E35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F35" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D36" s="12">
         <v>1.9</v>
       </c>
       <c r="E36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F36" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D37" s="12">
         <v>4</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C38" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D38" s="12">
         <v>1</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D39" s="12">
         <v>0.06</v>
       </c>
       <c r="E39" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F39" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>6</v>
       </c>
       <c r="B40" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="C40" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D40" s="12">
         <v>0.02</v>
       </c>
       <c r="E40" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F40" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C41" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D41" s="12">
         <v>0.2</v>
       </c>
       <c r="E41" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F41" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C42" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D42" s="12">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C43" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D43" s="12">
         <v>0.22</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C44" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D44" s="12">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C45" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D45" s="12">
         <v>0.4</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>5</v>
       </c>
       <c r="B46" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C46" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D46" s="12">
         <v>0.1</v>
       </c>
       <c r="E46" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F46" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C47" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D47" s="12">
         <v>2.6</v>
       </c>
       <c r="E47" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F47" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C48" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D48" s="12">
         <v>0.5</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="C49" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D49" s="12">
         <v>0.5</v>
       </c>
       <c r="E49" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F49" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C50" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D50" s="12">
         <v>0.5</v>
       </c>
       <c r="E50" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F50" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D51" s="12">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C52" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D52" s="12">
         <v>1.1</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D53" s="12">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D54" s="12">
         <v>0.54</v>
       </c>
       <c r="E54" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F54" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C55" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D55" s="12">
         <v>6</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C56" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D56" s="12">
         <v>0.216</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>5</v>
       </c>
       <c r="B57" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C57" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D57" s="12">
         <v>3</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C58" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D58" s="12">
         <v>0.324</v>
       </c>
       <c r="E58" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F58" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C59" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D59" s="12">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2</v>
       </c>
       <c r="B60" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C60" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D60" s="12">
         <v>24</v>
       </c>
       <c r="E60" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F60" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C61" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D61" s="12">
         <v>10.2</v>
       </c>
       <c r="E61" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F61" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C62" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D62" s="12">
         <v>0.6</v>
       </c>
       <c r="E62" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F62" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C63" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D63" s="12">
         <v>0.24</v>
       </c>
       <c r="E63" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F63" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="C64" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D64" s="12">
         <v>0.24</v>
       </c>
       <c r="E64" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F64" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C65" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D65" s="12">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C66" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D66" s="12">
         <v>120</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>4</v>
       </c>
       <c r="B67" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="C67" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D67" s="12">
         <v>6.6</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="F67" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>5</v>
       </c>
       <c r="B68" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C68" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D68" s="12">
         <v>120</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C69" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D69" s="12">
         <v>7.2</v>
       </c>
       <c r="E69" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F69" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1</v>
       </c>
       <c r="B70" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C70" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D70" s="12">
         <v>2</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="B71" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C71" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D71" s="12">
         <v>2</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C72" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D72" s="12">
         <v>2</v>
       </c>
       <c r="E72" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F72" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>4</v>
       </c>
       <c r="B73" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C73" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D73" s="12">
         <v>1.9</v>
       </c>
       <c r="E73" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F73" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>5</v>
       </c>
       <c r="B74" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C74" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D74" s="12">
         <v>4</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>5</v>
       </c>
       <c r="B75" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C75" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D75" s="12">
         <v>1</v>
       </c>
       <c r="E75" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F75" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>5</v>
       </c>
       <c r="B76" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C76" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D76" s="12">
         <v>0.06</v>
       </c>
       <c r="E76" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F76" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>5</v>
       </c>
       <c r="B77" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C77" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D77" s="12">
         <v>0.02</v>
       </c>
       <c r="E77" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F77" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>5</v>
       </c>
       <c r="B78" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C78" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D78" s="12">
         <v>0.2</v>
       </c>
       <c r="E78" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F78" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>5</v>
       </c>
       <c r="B79" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C79" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D79" s="12">
         <v>4</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>6</v>
       </c>
       <c r="B80" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C80" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D80" s="12">
         <v>0.22</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
       <c r="F80" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>7</v>
       </c>
       <c r="B81" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C81" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D81" s="12">
         <v>4</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>5</v>
       </c>
       <c r="B82" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C82" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D82" s="12">
         <v>0.4</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>4</v>
       </c>
       <c r="B83" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="C83" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D83" s="12">
         <v>0.1</v>
       </c>
       <c r="E83" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F83" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C84" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D84" s="12">
         <v>0.6</v>
       </c>
       <c r="E84" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F84" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C85" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D85" s="12">
         <v>0.12</v>
       </c>
       <c r="E85" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F85" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C86" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D86" s="12">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C87" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D87" s="12">
         <v>0.44</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
       <c r="F87" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C88" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D88" s="12">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>176</v>
+        <v>183</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE TIRAMISSU (GRANDE PORTION)
 </t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D14" t="s" s="14">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="E14" t="s" s="14">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>3</v>
       </c>
       <c r="C15" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="D15" t="s" s="14">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="E15" t="s" s="14">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>4</v>
       </c>
       <c r="C16" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="D16" t="s" s="14">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="E16" t="s" s="14">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="inlineStr" s="14">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D60"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="8">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"00001133 · TRAV. · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>00001133 · TRAV. · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="s" s="17">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.
 COPIE DE TIRAMISSU (GRANDE PORTION)
 </t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="16">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="16">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="16">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="16">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="16">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="16">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41" t="s" s="18">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B41" t="str" s="14">
         <f>"[MONTER] "&amp;Procedure!D14</f>
         <v>[MONTER] 14 blancs d'œufs en neige</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E14</f>
         <v>ℹ</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43" t="s" s="18">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B43" t="str" s="14">
         <f>"[COUCHER] "&amp;Procedure!D15</f>
         <v>[COUCHER] À la poche selon la forme souhaitée</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E15</f>
         <v>ℹ</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45" t="s" s="18">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B45" t="str" s="14">
         <f>"[SÉCHER] "&amp;Procedure!D16</f>
         <v>[SÉCHER] Au four 90°C porte légèrement entrouverte</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="str" s="17">
         <f>"ℹ "&amp;Procedure!E16</f>
         <v>ℹ</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
       <c r="A48" t="s" s="16">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C49"/>
       <c r="D49"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
     </row>
     <row r="51">
       <c r="A51" t="s" s="16">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C52"/>
       <c r="D52"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54">
       <c r="A54" t="s" s="16">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
     </row>
     <row r="57">
       <c r="A57" t="s" s="16">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58">
       <c r="A58"/>
       <c r="B58" t="inlineStr" s="17">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59">
       <c r="A59"/>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60">
       <c r="A60" t="s" s="19">
         <v>21</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="42">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="B35:D35"/>