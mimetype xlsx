--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -32,69 +32,69 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>POULET BASQUAISE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>POULET BASQUAISE  GRO_CDC_091</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Cuisses de poulet 180/220g UE</t>
+    <t xml:space="preserve">    Cuisse de poulet (piece) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    TOMATE ronde U.E. biologique</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin blanc bib 10L UE</t>
+    <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    Fleur de thym dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment d'Espelette AOP poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t>1.</t>
   </si>