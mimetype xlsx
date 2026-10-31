--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -4,153 +4,153 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="PAUPIETTES DE DINDE A L'ESTRAGO" sheetId="1" r:id="rId1"/>
+    <sheet name="PAUPIETTES DE DINDE À L'ESTRAGO" sheetId="1" r:id="rId1"/>
     <sheet name="Fond brun de veau reconstitue (" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>PAUPIETTES DE DINDE A L'ESTRAGON</t>
+    <t>PAUPIETTES DE DINDE À L'ESTRAGON</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>PAUPIETTES DE DINDE A L'ESTRAGON  GRO_CDC_090</t>
+    <t>PAUPIETTES DE DINDE À L'ESTRAGON  GRO_CDC_090</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Paupiettes de dindonneau UE</t>
+    <t xml:space="preserve">    Paupiette de dinde (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Brunoise de légumes surgelée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Champignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond brun de veau reconstitue (collectivite) — voir l'onglet "Fond brun de veau reconstitue ("</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t xml:space="preserve">    ESTRAGON France botte</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    ESTRAGON (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>Suggestion — La garniture de legumes peut varier et le fond de braisage peut etre concu a partir de sauces diverses : exemple, chasseur, diable, robert, etc.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond brun de veau reconstitue (collectivite)  GRO-FOND-VEAU</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -877,37 +877,37 @@
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>PAUPIETTES DE DINDE A L'ESTRAGO</dc:title>
+  <dc:title>PAUPIETTES DE DINDE À L'ESTRAGO</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>