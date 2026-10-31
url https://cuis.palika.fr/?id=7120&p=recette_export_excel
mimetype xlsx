--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,701 +17,575 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>ESCALOPES DE VOLAILLE À LA CRÈME</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_089</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:18</t>
+    <t>31/10/2026 05:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>VIN-MADEIRE</t>
   </si>
   <si>
     <t>Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>CONS-CHAMPIG-PI</t>
   </si>
   <si>
     <t>Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00001743</t>
-[...13 lines deleted...]
-  <si>
     <t>GLUTAMATE-MSG</t>
   </si>
   <si>
     <t>Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>EPI-MUSCADE</t>
-[...2 lines deleted...]
-    <t>Noix de muscade entière</t>
+    <t>EPI-MUSCADE-POW</t>
+  </si>
+  <si>
+    <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>EPI-PAPRIKA</t>
   </si>
   <si>
     <t>Paprika en poudre</t>
   </si>
   <si>
-    <t>EPI-PIMENT-CAYE</t>
-[...2 lines deleted...]
-    <t>Piment de Cayenne</t>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>DEXTROSE</t>
   </si>
   <si>
     <t>Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t>Glucoses et sucres techniques</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>BEU-CUISINE</t>
-[...2 lines deleted...]
-    <t>Beurre de cuisine bloc 10 kg</t>
+    <t>RNM57224469</t>
+  </si>
+  <si>
+    <t>LAIT UHT demi écrémé France outre 10 litres</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>BEU-DOUX</t>
-[...4 lines deleted...]
-  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>CRE-LIQUIDE-35</t>
-[...13 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>ESCALOP-VOLAILLE</t>
   </si>
   <si>
     <t>Escalopines de volaille</t>
   </si>
   <si>
     <t>Poulet</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Escalopines de volaille</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ SAUCE CRÈME</t>
+  </si>
+  <si>
+    <t>Sauces collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ LAIT UHT demi écrémé France outre 10 litres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Noix de muscade moulue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Madère (cuisson sauce)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Champignons de Paris tranchés boîte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Glace de viande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Paprika en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Dextrose monohydraté (glucose cristal)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Glutamate monosodique E621 (exhausteur de gout)</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sauce Crème</t>
-[...58 lines deleted...]
-  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Dresser et servir — Dresser les escalopes à l'assiette, nappées de sauce aux champignons. Accompagner de pommes de terre sautées, de riz pilaf, etc.</t>
   </si>
   <si>
+    <t>SAUCE CRÈME</t>
+  </si>
+  <si>
     <t>MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
   </si>
   <si>
-    <t>Sauce Crème</t>
-[...73 lines deleted...]
-  <si>
     <t>Fiche technique — ESCALOPES DE VOLAILLE À LA CRÈME</t>
   </si>
   <si>
     <t>ESCALOPES DE VOLAILLE À LA CRÈME  GRO_CDC_089</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sauce Crème</t>
+    <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SAUCE CRÈME</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
+    <t xml:space="preserve">    MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe</t>
+  </si>
+  <si>
     <t>5.</t>
   </si>
   <si>
+    <t>↳ SAUCE CRÈME  GRO_CDC_200Cr</t>
+  </si>
+  <si>
     <t>↳ MARQUAGE VAPEUR MAISON [E621] (AIDE A ROTIR) - VERSION CLASSIQUE - Alternative naturelle existe  GRO_MARQ_VAPEUR</t>
-  </si>
-[...19 lines deleted...]
-    <t>↳ Roux Blanc  00SAU_REC001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
@@ -748,2559 +622,1807 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>163.868075</v>
+        <v>159.598365</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.63868075</v>
+        <v>1.59598365</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>163.868075</v>
+        <v>159.598365</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G26"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.25</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*5.5</f>
         <v>1.375</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>2.3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>2.3</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*3.2</f>
         <v>7.36</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>39</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.48</v>
+        <v>0.0175</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.48</v>
+        <v>0.0175</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*9.9</f>
+        <v>0.17325</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.08</v>
+        <v>0.0024</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.08</v>
+        <v>0.0024</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*20</f>
+        <v>0.048</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D11" s="9">
-        <v>0.0175</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.0175</v>
+        <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.9</f>
-        <v>0.17325</v>
+        <f>E11*9.5</f>
+        <v>0.95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D12" s="9">
-        <v>0.016</v>
+        <v>0.0048</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.016</v>
+        <v>0.0048</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*18</f>
-        <v>0.288</v>
+        <f>E12*14.8</f>
+        <v>0.07104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D13" s="9">
-        <v>0.1</v>
+        <v>0.007</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.1</v>
+        <v>0.007</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*9.5</f>
-        <v>0.95</v>
+        <f>E13*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D14" s="9">
-        <v>0.008</v>
+        <v>0.52</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.008</v>
+        <v>0.52</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*9.8</f>
-        <v>0.0784</v>
+        <f>E14*0.56</f>
+        <v>0.2912</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D15" s="9">
-        <v>0.007</v>
+        <v>0.05</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.007</v>
+        <v>0.05</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*12.5</f>
-        <v>0.0875</v>
+        <f>E15*55</f>
+        <v>2.75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9">
         <v>0.05</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*55</f>
-        <v>2.75</v>
+        <f>E16*1.6</f>
+        <v>0.08</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D17" s="9">
-        <v>0.05</v>
+        <v>0.045</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.05</v>
+        <v>0.045</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*1.6</f>
-        <v>0.08</v>
+        <f>E17*1.05</f>
+        <v>0.04725</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D18" s="9">
-        <v>0.045</v>
+        <v>6</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.045</v>
+        <v>6</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*1.05</f>
-        <v>0.04725</v>
+        <f>E18*1.67</f>
+        <v>10.02</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D19" s="9">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*4.9</f>
-        <v>3.92</v>
+        <f>E19*5.2</f>
+        <v>4.004</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D20" s="9">
-        <v>0.25</v>
+        <v>4</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.25</v>
+        <v>4</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*5.2</f>
-        <v>1.3</v>
+        <f>E20*2.2</f>
+        <v>8.8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D21" s="9">
-        <v>2</v>
+        <v>0.1175</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>2</v>
+        <v>0.1175</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*2.2</f>
-        <v>4.4</v>
+        <f>E21*0.35</f>
+        <v>0.041125</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D22" s="9">
-        <v>3.2</v>
+        <v>13</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>3.2</v>
+        <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*2.85</f>
-        <v>9.12</v>
+        <f>E22*9.5</f>
+        <v>123.5</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-[...27 lines deleted...]
-      <c r="B24" t="s">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23" t="s" s="3">
         <v>78</v>
       </c>
-      <c r="C24" t="s">
-[...52 lines deleted...]
-        <f>SUM(G7:G25)</f>
+      <c r="G23" s="12">
+        <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C3" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D3" s="11">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D4" s="11">
         <v>2</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C5" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D5" s="11">
-        <v>0.25</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C6" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D6" s="11">
-        <v>0.1</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C7" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D7" s="11">
-        <v>0.05</v>
+        <v>0.002</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C8" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D8" s="11">
-        <v>0.018</v>
+        <v>0.52</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D9" s="11">
-        <v>0.038</v>
+        <v>0.52</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C10" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D10" s="11">
-        <v>0.045</v>
+        <v>0.08</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D11" s="11">
-        <v>8</v>
+        <v>0.005</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D12" s="11">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D13" s="11">
-        <v>0.96</v>
+        <v>0.25</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D14" s="11">
-        <v>0.48</v>
+        <v>2.3</v>
       </c>
       <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D15" s="11">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D16" s="11">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D17" s="11">
-        <v>0.16</v>
+        <v>0.007</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D18" s="11">
-        <v>0.016</v>
+        <v>0.25</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D19" s="11">
-        <v>0.008</v>
+        <v>0.25</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D20" s="11">
-        <v>3.2</v>
+        <v>0.1</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D21" s="11">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D22" s="11">
-        <v>0.16</v>
+        <v>0.018</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D23" s="11">
-        <v>0.25</v>
+        <v>0.038</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>33</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D24" s="11">
-        <v>2.3</v>
+        <v>0.045</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>37</v>
-[...79 lines deleted...]
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>125</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Déconditionner les escalopes de volaille selon la procédure. Réserver les escalopes dans un bac en polycarbonate muni d'une grille égouttoir. Conserver au froid en attente d'utilisation. Déconditionner les champignons suivant la procédure. Égoutter dans un bac GN 1/1 H 100 perforé. Réserver au froid le bac perforé doublé d'un bac plein.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
-          <t>Confectionner la sauce — Confectionner la sauce crème (voir la fiche de fabrication). Filmer pour éviter de la tamponner et réserver au chaud en attente d'utilisation. Dans un rondeau plat, au beurre, faire sauter rapidement les champignons. Déglacer avec le Madère. Ajouter la crème fraîche et le concentré de viande. Cuire 5 minutes. Ajouter la sauce crème. Laisser cuire quelques instants en remuant à la spatule pour lier tous les éléments. Rectifier l'assaisonnement. Respecter la procédure de fin de cuisson. Filmer et réserver en armoire chaude dans un bac GN 1/2 H 200.</t>
+          <t>Confectionner la sauce — Confectionner la sauce crème (voir la fiche de fabrication). Filmer pour éviter de la tamponner et réserver au chaud en attente d'utilisation. Dans un rondeau plat, au beurre, faire sauter rapidement les champignons. Déglacer avec le Madère. Ajouter la crème fraîche et le concentré de viande. Cuire 5 minutes. Ajouter la sauce crème. Laisser cuire quelques instants en remuant à la spatule pour lier tous les éléments. Rectifier l'assaisonnement. Respecter la procédure de fin de cuisson. Filmer et réserver en armoire chaude dans un bac GN 1/2 H 200. ⚠️☢️ ATTENTION : LA SAUCE CRÈME (FICHE 200Cr) ET LE CONCENTRÉ DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des escalopes — Préchauffer le four sur la position mixte à +110/120°C. Dans un bac GN 1/1 H 45, verser le marquage. Enduire de marquage les deux faces des escalopes. Disposer les escalopes enduites de marquage sur des grilles de cuisson. Déposer les grilles chargées sur l'échelle de cuisson. Poser la sonde de cuisson au cœur d'une escalope. Enfourner et cuire à chaleur mixte à +110/120°C. Atteindre +72°C à cœur. Stopper la source de chaleur et laisser les escalopes au four encore 2 minutes. Réserver 25 escalopes par bac GN 1/1 H 65. Napper avec 2,5 L de sauce. Agiter d'un mouvement circulaire de façon à lier les escalopes dans la sauce. Respecter la procédure de fin de cuisson. Couvrir ou filmer les bacs. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>115</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
+        <is>
+          <t>Confectionner la béchamel selon la recette de base (GRO_CDC_200A), en réduisant le lait de 2,5 L. Ajouter la crème fraîche en liaison terminale, hors du feu. Émulsionner au mixeur.</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="13"/>
+      <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>ALTERNATIVE NATURELLE EXISTE (sans E621/dextrose) : voir "Le Secret du Chef Palika" [GRO_MARQ_VAP_NAT / GRO_MARQ_VAP_COM]. Melanger tous les elements — Peser precisement le paprika, le dextrose, le glutamate et le sel. Melanger intimement les elements secs. Ajouter la matiere grasse choisie (huile vegetale par defaut, ou graisse animale fondue pour une note plus prononcee) et melanger de nouveau jusqu'a obtention d'une pate homogene. Reserver dans un contenant hermetique a temperature ambiante.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
-[...15 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
-    </row>
-[...246 lines deleted...]
-      <c r="F22"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D69"/>
+  <dimension ref="A1:D39"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_089 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_089 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>154</v>
+      <c r="A4" t="s" s="15">
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner les escalopes de volaille selon la procédure. Réserver les escalopes dans un bac en polycarbonate muni d'une grille égouttoir. Conserver au froid en attente d'utilisation. Déconditionner les champignons suivant la procédure. Égoutter dans un bac GN 1/1 H 100 perforé. Réserver au froid le bac perforé doublé d'un bac plein.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B25</f>
+        <f>Besoins!B22</f>
         <v>Escalopines de volaille</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E25</f>
+        <f>Besoins!E22</f>
         <v>13</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F25</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="14">
+      <c r="A8" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B8" t="str" s="13">
         <f>Procedure!D4</f>
-        <v>Confectionner la sauce — Confectionner la sauce crème (voir la fiche de fabrication). Filmer pour éviter de la tamponner et réserver au chaud en attente d'utilisation. Dans un rondeau plat, au beurre, faire sauter rapidement les champignons. Déglacer avec le Madère. Ajouter la crème fraîche et le concentré de viande. Cuire 5 minutes. Ajouter la sauce crème. Laisser cuire quelques instants en remuant à la spatule pour lier tous les éléments. Rectifier l'assaisonnement. Respecter la procédure de fin de cuisson. Filmer et réserver en armoire chaude dans un bac GN 1/2 H 200.</v>
+        <v>Confectionner la sauce — Confectionner la sauce crème (voir la fiche de fabrication). Filmer pour éviter de la tamponner et réserver au chaud en attente d'utilisation. Dans un rondeau plat, au beurre, faire sauter rapidement les champignons. Déglacer avec le Madère. Ajouter la crème fraîche et le concentré de viande. Cuire 5 minutes. Ajouter la sauce crème. Laisser cuire quelques instants en remuant à la spatule pour lier tous les éléments. Rectifier l'assaisonnement. Respecter la procédure de fin de cuisson. Filmer et réserver en armoire chaude dans un bac GN 1/2 H 200. ⚠️☢️ ATTENTION : LA SAUCE CRÈME (FICHE 200Cr) ET LE CONCENTRÉ DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
-[...1 lines deleted...]
-        <v>Crème fraîche liquide 15% MG allégée</v>
+      <c r="B9" t="s">
+        <v>123</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E21</f>
+        <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
-      <c r="D9" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D9" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B7</f>
         <v>Madère (cuisson sauce)</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B8</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E8</f>
         <v>2.3</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Glace de viande</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.05</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="C14" s="11">
-        <f>'Besoins'!$B$2*0.073</f>
-        <v>0.073</v>
+        <f>'Besoins'!$B$2*0</f>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B13</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E13</f>
         <v>0.007</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
-      <c r="B16" t="str">
-[...1 lines deleted...]
-        <v>Beurre doux 82% MG plaquette</v>
+      <c r="B16" t="s">
+        <v>126</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E20</f>
+        <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
-      <c r="D16" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D16" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>127</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson des escalopes — Préchauffer le four sur la position mixte à +110/120°C. Dans un bac GN 1/1 H 45, verser le marquage. Enduire de marquage les deux faces des escalopes. Disposer les escalopes enduites de marquage sur des grilles de cuisson. Déposer les grilles chargées sur l'échelle de cuisson. Poser la sonde de cuisson au cœur d'une escalope. Enfourner et cuire à chaleur mixte à +110/120°C. Atteindre +72°C à cœur. Stopper la source de chaleur et laisser les escalopes au four encore 2 minutes. Réserver 25 escalopes par bac GN 1/1 H 65. Napper avec 2,5 L de sauce. Agiter d'un mouvement circulaire de façon à lier les escalopes dans la sauce. Respecter la procédure de fin de cuisson. Couvrir ou filmer les bacs. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>128</v>
+      </c>
+      <c r="C18" s="11">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>129</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Dresser les escalopes à l'assiette, nappées de sauce aux champignons. Accompagner de pommes de terre sautées, de riz pilaf, etc.</v>
       </c>
-      <c r="C18"/>
-[...4 lines deleted...]
-      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A21" t="s" s="15">
+        <v>130</v>
+      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A22" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B22" t="str" s="13">
+        <f>Procedure!D7</f>
+        <v>Confectionner la béchamel selon la recette de base (GRO_CDC_200A), en réduisant le lait de 2,5 L. Ajouter la crème fraîche en liaison terminale, hors du feu. Émulsionner au mixeur.</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B17</f>
-        <v>Dextrose monohydraté (glucose cristal)</v>
+        <f>Besoins!B18</f>
+        <v>LAIT UHT demi écrémé France outre 10 litres</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E17</f>
-        <v>0.05</v>
+        <f>Besoins!E18</f>
+        <v>6</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F17</f>
-        <v>kg</v>
+        <f>Besoins!F18</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
+        <f>Besoins!B10</f>
+        <v>Noix de muscade moulue</v>
+      </c>
+      <c r="C24" s="11">
+        <f>Besoins!E10</f>
+        <v>0.0024</v>
+      </c>
+      <c r="D24" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B14</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C25" s="11">
+        <f>Besoins!E14</f>
+        <v>0.52</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>126</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*0.52</f>
+        <v>0.52</v>
+      </c>
+      <c r="D26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>125</v>
+      </c>
+      <c r="C27" s="11">
+        <f>'Besoins'!$B$2*0.08</f>
+        <v>0.08</v>
+      </c>
+      <c r="D27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
+        <f>Besoins!B12</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C28" s="11">
+        <f>Besoins!E12</f>
+        <v>0.0048</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="11">
+        <f>'Besoins'!$B$2*2</f>
+        <v>2</v>
+      </c>
+      <c r="D29" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="15">
+        <v>131</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B32" t="str" s="13">
+        <f>Procedure!D8</f>
+        <v>ALTERNATIVE NATURELLE EXISTE (sans E621/dextrose) : voir </v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="str">
         <f>Besoins!B11</f>
-        <v>Glutamate monosodique E621 (exhausteur de gout)</v>
-[...1 lines deleted...]
-      <c r="C24" s="11">
+        <v>Paprika en poudre</v>
+      </c>
+      <c r="C33" s="11">
         <f>Besoins!E11</f>
-        <v>0.0175</v>
-[...1 lines deleted...]
-      <c r="D24" t="str">
+        <v>0.1</v>
+      </c>
+      <c r="D33" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="str">
-        <f>Besoins!B22</f>
-        <v>Crème liquide entière 35% MG UHT</v>
+        <f>Besoins!B16</f>
+        <v>Dextrose monohydraté (glucose cristal)</v>
       </c>
       <c r="C34" s="11">
-        <f>Besoins!E22</f>
-        <v>3.2</v>
+        <f>Besoins!E16</f>
+        <v>0.05</v>
       </c>
       <c r="D34" t="str">
-        <f>Besoins!F22</f>
-        <v>lt</v>
+        <f>Besoins!F16</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D35"/>
+      <c r="A35"/>
+      <c r="B35" t="str">
+        <f>Besoins!B9</f>
+        <v>Glutamate monosodique E621 (exhausteur de gout)</v>
+      </c>
+      <c r="C35" s="11">
+        <f>Besoins!E9</f>
+        <v>0.0175</v>
+      </c>
+      <c r="D35" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36"/>
-      <c r="B36" t="str">
-[...1 lines deleted...]
-        <v>jus de citron</v>
+      <c r="B36" t="s">
+        <v>125</v>
       </c>
       <c r="C36" s="11">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>lt</v>
+        <f>'Besoins'!$B$2*0.0375</f>
+        <v>0.0375</v>
+      </c>
+      <c r="D36" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D37"/>
+      <c r="A37"/>
+      <c r="B37" t="str">
+        <f>Besoins!B17</f>
+        <v>Huile de tournesol raffinée vrac</v>
+      </c>
+      <c r="C37" s="11">
+        <f>Besoins!E17</f>
+        <v>0.045</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38"/>
-      <c r="B38" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A39" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
-    <row r="40">
-[...332 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="34">
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B18:D18"/>
-[...4 lines deleted...]
-    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
-    <mergeCell ref="B33:D33"/>
-[...18 lines deleted...]
-    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="A39:D39"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ESCALOPES DE VOLAILLE À LA CRÈM</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>