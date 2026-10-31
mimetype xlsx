--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="COQ À LA BIÈRE" sheetId="1" r:id="rId1"/>
-    <sheet name="Beurre Manié" sheetId="2" r:id="rId2"/>
+    <sheet name="Fond brun lie reconstitue (coll" sheetId="2" r:id="rId2"/>
+    <sheet name="Beurre Manié" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>COQ À LA BIÈRE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>COQ À LA BIÈRE  GRO_CDC_088</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Découpes de coq sciées UE</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fond de volaille déshydraté</t>
+    <t xml:space="preserve">    Fond brun lie reconstitue (collectivite) — voir l'onglet "Fond brun lie reconstitue (coll"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Biere ambree de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Persil haché surgelé (Daregal 250gr)</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail coupé surgelé (Daregal 250gr)</t>
   </si>
   <si>
     <t xml:space="preserve">    Bouquet garni sachet dose</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    Grains de genievre</t>
   </si>
@@ -106,66 +108,84 @@
   <si>
     <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème double 45% MG</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
+    <t>Fond brun lie reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Fond brun lie reconstitue (collectivite)  GRO-FOND-BRUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
     <t>Beurre Manié</t>
   </si>
   <si>
-    <t>Quantité totale à produire (cumulée)</t>
-[...1 lines deleted...]
-  <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Beurre Manié  00SAU_REC040</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t>[BEURRER] Sortir le beurre à température ambiante pour le ramollir en pommade.</t>
   </si>
   <si>
     <t>[MÉLANGER] Mélanger à parts égales le beurre pommade et la farine tamisée jusqu'à obtenir une pâte lisse et homogène. Ne pas travailler excessivement.</t>
   </si>
   <si>
     <t>ℹ +3°C max</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -266,61 +286,62 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:E44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -720,363 +741,536 @@
       </c>
       <c r="C32" s="10">
         <f>B2*0.002</f>
         <v>0.2</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.0002</f>
         <v>0.02</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="11">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.0001</f>
+        <v>0.01</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="11">
         <v>27</v>
       </c>
-      <c r="B34" t="inlineStr" s="12">
+      <c r="B35" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du coq — Égoutter séparément le coq, les légumes et le liquide de la marinade. Éponger les morceaux de coq. Fariner légèrement les morceaux de coq. En sauteuse, faire revenir à l'huile les morceaux de coq sur toutes les faces. Une fois revenus, égoutter les morceaux dans des bacs GN perforés, doublés de bacs pleins. Faire revenir la garniture aromatique de la marinade. Égoutter la garniture de la même façon que les portions de coq. En fin de rissolage, éliminer l'huile et les particules carbonisées de la sauteuse. Dans la sauteuse, déposer les morceaux de coq et la garniture. Flamber au genièvre (facultatif). Mouiller avec la marinade et le fond brun de volaille lié, à la hauteur du coq. Mettre le bouquet garni au milieu des morceaux. Saler et poivrer. Émietter le pain d'épices dans le fond de cuisson. Poser la sonde de cuisson à la jointure d'une cuisse ou d'une aile de coq. Porter à ébullition. Réduire la source de chaleur et cuire à couvert pendant 1h30 environ. Atteindre +85/87°C au cœur d'un morceau de coq. Vérifier la cuisson. Pour la cuisson au four : après le rissolage, répartir les morceaux et l'ensemble des éléments dans cinq bacs GN 1/1 H 100. Couvrir. Cuire au four à chaleur mixte à +170°C pendant 1h30 environ.</t>
         </is>
       </c>
-      <c r="C34"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C35"/>
+      <c r="D35"/>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="10">
+        <f>B2*0.005</f>
+        <v>0.5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="s">
         <v>20</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C38" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
-      <c r="D37" t="s">
-[...5 lines deleted...]
-      <c r="A38" t="s" s="11">
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B38" t="inlineStr" s="12">
+      <c r="B39" t="inlineStr" s="12">
         <is>
           <t>Terminer la cuisson — Décanter les morceaux de coq et la garniture dans 5 bacs GN 1/1 de service H 100. Éliminer le bouquet garni. Réserver les bacs contenant les morceaux de coq dans l'armoire chaude en attente de finition. Dépouiller et faire réduire le fond de cuisson pour obtenir 12 litres de sauce et la consistance voulue. Au besoin, lier légèrement la sauce au beurre manié ou au roux déshydraté. Ajouter la moutarde délayée dans un peu de sauce. Rectifier l'assaisonnement. Ajouter la crème fraîche et monter la sauce au mixeur. Napper le coq avec la sauce et répartir sur les 5 bacs. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C38"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C39"/>
+      <c r="D39"/>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C40" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D40" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="10">
+        <f>B2*0.015</f>
+        <v>1.5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s" s="8"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="s">
         <v>23</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C42" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
-      <c r="D41" t="s">
-[...5 lines deleted...]
-      <c r="A42" t="s" s="11">
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="11">
         <v>29</v>
       </c>
-      <c r="B42" t="inlineStr" s="12">
+      <c r="B43" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Servir le coq nappé de sauce avec, si possible, l'oignon apparent. Accompagner de pommes de terre rissolées, de riz pilaf, d'endives braisées, etc.</t>
         </is>
       </c>
-      <c r="C42"/>
-[...7 lines deleted...]
-      <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="13">
+        <v>30</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="B34:D34"/>
-[...2 lines deleted...]
-    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E12"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>32</v>
+      </c>
+      <c r="B2" s="14">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>33</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>34</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.975</f>
+        <v>6.825</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.025</f>
+        <v>0.175</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s" s="12">
+        <v>37</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.975</f>
+        <v>6.825</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.025</f>
+        <v>0.175</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="13">
+        <v>30</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>32</v>
       </c>
       <c r="B2" s="14">
         <v>0.5</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.5</f>
         <v>0.25</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.5</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>25</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B10" t="s" s="12">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.5</f>
         <v>0.25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>27</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
           <t>[RÉSERVER] Réserver en petites boulettes au réfrigérateur jusqu'à utilisation. S'utilise par petites parcelles incorporées progressivement dans le liquide bouillant pour le lier en fin de cuisson.</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s" s="3">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="13">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>