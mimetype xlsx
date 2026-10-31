--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -77,51 +77,51 @@
   <si>
     <t xml:space="preserve">    ↳ Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
+    <t>Fonds liquides prêts à l'emploi</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>