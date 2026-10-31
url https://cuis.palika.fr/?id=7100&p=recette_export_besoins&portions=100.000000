--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,111 +26,111 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>ALC-COGNAC</t>
   </si>
   <si>
     <t>Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>VIN-MADEIRE</t>
   </si>
   <si>
     <t>Madère (cuisson sauce)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>CONS-CHAMPIG-PI</t>
   </si>
   <si>
     <t>Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>CHEF-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
-[...17 lines deleted...]
-    <t>Farines de blé</t>
+    <t>Fonds liquides prêts à l'emploi</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
@@ -339,97 +339,97 @@
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3">
         <v>2.3</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4">
         <v>7.36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
-        <v>0.05</v>
+        <v>0.007</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="4">
-        <v>0.6175</v>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
-        <v>0.007</v>
+        <v>0.5</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="4">
-        <v>0.0875</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="3">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="4">
-        <v>0.28</v>
+        <v>0.6175</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="3">
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="4">
         <v>0.525</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>29</v>